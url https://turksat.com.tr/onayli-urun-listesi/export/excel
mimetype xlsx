--- v5 (2026-09-15)
+++ v6 (2026-10-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Onaylı Ürün Listesi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1761">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1764">
   <si>
     <t>Sıra</t>
   </si>
   <si>
     <t>Malzeme</t>
   </si>
   <si>
     <t>Türksat Kodu</t>
   </si>
   <si>
     <t>Malzeme Sağlayıcı</t>
   </si>
   <si>
     <t>Marka / Model</t>
   </si>
   <si>
     <t>Dahili Koaksiyel RG6 Drop</t>
   </si>
   <si>
     <t>TKS-KAB-17</t>
   </si>
   <si>
     <t>BlueTel Telekom Enerji Sis. San. Tic. A.Ş.</t>
   </si>
   <si>
@@ -5261,57 +5261,66 @@
   <si>
     <t>DTM / DTMPSD20U</t>
   </si>
   <si>
     <t>DTM / DTM24OTP</t>
   </si>
   <si>
     <t>DTM / DTM48OTP</t>
   </si>
   <si>
     <t>DTM / DTM96OTP</t>
   </si>
   <si>
     <t>FTTH PASİF SAHA DOLABI 2U KASET TİPİ OPTİK BÖLÜCÜ SABİTLEME PANELİ</t>
   </si>
   <si>
     <t>TKS-DLP-47</t>
   </si>
   <si>
     <t>DTM / DTM2UOBSP</t>
   </si>
   <si>
     <t>Mikrolink Bilişim San. Tic. A.Ş.</t>
   </si>
   <si>
-    <t>HENGTONG / GJFJH</t>
-[...5 lines deleted...]
-    <t>HENGTONG / GJYXFCH</t>
+    <t>HENGTONG / GJFJH-1B6A2</t>
+  </si>
+  <si>
+    <t>HENGTONG / GJXFH-1B6A2</t>
+  </si>
+  <si>
+    <t>HENGTONG / GJXFH-2B6A2</t>
+  </si>
+  <si>
+    <t>HENGTONG / GJYXFCH-1B6A2</t>
+  </si>
+  <si>
+    <t>HENGTONG / GJYXFCH-2B6A2</t>
+  </si>
+  <si>
+    <t>HENGTONG / GJYXFCH-4B6A2</t>
   </si>
   <si>
     <t>DTM / DTM-12P-FOM-20</t>
   </si>
   <si>
     <t>DTM / DTM-24P-FOM-21</t>
   </si>
   <si>
     <t>DTM / DTM-48P-FOM-22</t>
   </si>
   <si>
     <t>DTM / DTM-72P-FOM-46</t>
   </si>
   <si>
     <t>DTM / DTM-144P-FOM-47</t>
   </si>
   <si>
     <t>DTM / DTM-216P-FOM-24</t>
   </si>
   <si>
     <t>DTM / DTM-288P-FOM-75</t>
   </si>
   <si>
     <t>DTM / DTM-432P-FOM-50</t>
   </si>
@@ -24557,255 +24566,255 @@
       </c>
       <c r="C1110" t="s">
         <v>1704</v>
       </c>
       <c r="D1110" t="s">
         <v>1748</v>
       </c>
       <c r="E1110" t="s">
         <v>1750</v>
       </c>
     </row>
     <row r="1111" spans="1:5">
       <c r="A1111">
         <v>1110</v>
       </c>
       <c r="B1111" t="s">
         <v>1706</v>
       </c>
       <c r="C1111" t="s">
         <v>1707</v>
       </c>
       <c r="D1111" t="s">
         <v>1748</v>
       </c>
       <c r="E1111" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="1112" spans="1:5">
       <c r="A1112">
         <v>1111</v>
       </c>
       <c r="B1112" t="s">
         <v>1709</v>
       </c>
       <c r="C1112" t="s">
         <v>1710</v>
       </c>
       <c r="D1112" t="s">
         <v>1748</v>
       </c>
       <c r="E1112" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="1113" spans="1:5">
       <c r="A1113">
         <v>1112</v>
       </c>
       <c r="B1113" t="s">
         <v>1712</v>
       </c>
       <c r="C1113" t="s">
         <v>1713</v>
       </c>
       <c r="D1113" t="s">
         <v>1748</v>
       </c>
       <c r="E1113" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="1114" spans="1:5">
       <c r="A1114">
         <v>1113</v>
       </c>
       <c r="B1114" t="s">
         <v>1715</v>
       </c>
       <c r="C1114" t="s">
         <v>1716</v>
       </c>
       <c r="D1114" t="s">
         <v>1748</v>
       </c>
       <c r="E1114" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="1115" spans="1:5">
       <c r="A1115">
         <v>1114</v>
       </c>
       <c r="B1115" t="s">
         <v>431</v>
       </c>
       <c r="C1115" t="s">
         <v>17</v>
       </c>
       <c r="D1115" t="s">
         <v>514</v>
       </c>
       <c r="E1115" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="1116" spans="1:5">
       <c r="A1116">
         <v>1115</v>
       </c>
       <c r="B1116" t="s">
         <v>437</v>
       </c>
       <c r="C1116" t="s">
         <v>438</v>
       </c>
       <c r="D1116" t="s">
         <v>514</v>
       </c>
       <c r="E1116" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="1117" spans="1:5">
       <c r="A1117">
         <v>1116</v>
       </c>
       <c r="B1117" t="s">
         <v>444</v>
       </c>
       <c r="C1117" t="s">
         <v>445</v>
       </c>
       <c r="D1117" t="s">
         <v>514</v>
       </c>
       <c r="E1117" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="1118" spans="1:5">
       <c r="A1118">
         <v>1117</v>
       </c>
       <c r="B1118" t="s">
         <v>609</v>
       </c>
       <c r="C1118" t="s">
         <v>610</v>
       </c>
       <c r="D1118" t="s">
         <v>514</v>
       </c>
       <c r="E1118" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="1119" spans="1:5">
       <c r="A1119">
         <v>1118</v>
       </c>
       <c r="B1119" t="s">
         <v>616</v>
       </c>
       <c r="C1119" t="s">
         <v>617</v>
       </c>
       <c r="D1119" t="s">
         <v>514</v>
       </c>
       <c r="E1119" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="1120" spans="1:5">
       <c r="A1120">
         <v>1119</v>
       </c>
       <c r="B1120" t="s">
         <v>457</v>
       </c>
       <c r="C1120" t="s">
         <v>458</v>
       </c>
       <c r="D1120" t="s">
         <v>514</v>
       </c>
       <c r="E1120" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="1121" spans="1:5">
       <c r="A1121">
         <v>1120</v>
       </c>
       <c r="B1121" t="s">
         <v>1222</v>
       </c>
       <c r="C1121" t="s">
         <v>1223</v>
       </c>
       <c r="D1121" t="s">
         <v>514</v>
       </c>
       <c r="E1121" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="1122" spans="1:5">
       <c r="A1122">
         <v>1121</v>
       </c>
       <c r="B1122" t="s">
         <v>20</v>
       </c>
       <c r="C1122" t="s">
         <v>21</v>
       </c>
       <c r="D1122" t="s">
         <v>514</v>
       </c>
       <c r="E1122" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="1123" spans="1:5">
       <c r="A1123">
         <v>1122</v>
       </c>
       <c r="B1123" t="s">
         <v>451</v>
       </c>
       <c r="C1123" t="s">
         <v>452</v>
       </c>
       <c r="D1123" t="s">
         <v>514</v>
       </c>
       <c r="E1123" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>