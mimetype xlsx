--- v0 (2026-04-15)
+++ v1 (2026-05-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Onaylı Ürün Listesi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1579">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1591">
   <si>
     <t>Sıra</t>
   </si>
   <si>
     <t>Malzeme</t>
   </si>
   <si>
     <t>Türksat Kodu</t>
   </si>
   <si>
     <t>Malzeme Sağlayıcı</t>
   </si>
   <si>
     <t>Marka / Model</t>
   </si>
   <si>
     <t>Dahili Koaksiyel RG6 Drop</t>
   </si>
   <si>
     <t>TKS-KAB-17</t>
   </si>
   <si>
     <t>BlueTel Telekom Enerji Sis. San. Tic. A.Ş.</t>
   </si>
   <si>
@@ -4749,50 +4749,86 @@
     <t>SPLİCE KONNEKTÖR (1.1 KABLO İÇİN)</t>
   </si>
   <si>
     <t>TKS-KON-24</t>
   </si>
   <si>
     <t>PPC / B071-SPL</t>
   </si>
   <si>
     <t>BEDEA / TELASS CR 220 mit Trageseil</t>
   </si>
   <si>
     <t>BEDEA / TELASS CR 330</t>
   </si>
   <si>
     <t>BEDEA / TELASS CR 220</t>
   </si>
   <si>
     <t>SPLİCE KONNEKTÖR (3.15 KABLO İÇİN)</t>
   </si>
   <si>
     <t>TKS-KON-26</t>
   </si>
   <si>
     <t>PPC / G052-SPL</t>
+  </si>
+  <si>
+    <t>CABELCON 5/8M-TL202</t>
+  </si>
+  <si>
+    <t>CABELCON 5/8M-TL525</t>
+  </si>
+  <si>
+    <t>CABELCON FF-TL-202</t>
+  </si>
+  <si>
+    <t>CABELCON FM-TL-202</t>
+  </si>
+  <si>
+    <t>CABELCON FM-TL-303</t>
+  </si>
+  <si>
+    <t>CABELCON SP TL202</t>
+  </si>
+  <si>
+    <t>CABELCON SP TL540</t>
+  </si>
+  <si>
+    <t>CABELCON SR-TL303-TL525</t>
+  </si>
+  <si>
+    <t>NPP / NP12-55 FR</t>
+  </si>
+  <si>
+    <t>NPP / NP12-100 FR</t>
+  </si>
+  <si>
+    <t>HENGTONG/HT306CG</t>
+  </si>
+  <si>
+    <t>ELECTA / SPT12-3W</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -5112,51 +5148,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1013"/>
+  <dimension ref="A1:E1030"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="108.402" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="64.841" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -22346,50 +22382,339 @@
       <c r="C1012" t="s">
         <v>745</v>
       </c>
       <c r="D1012" t="s">
         <v>375</v>
       </c>
       <c r="E1012" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="1013" spans="1:5">
       <c r="A1013">
         <v>1012</v>
       </c>
       <c r="B1013" t="s">
         <v>1576</v>
       </c>
       <c r="C1013" t="s">
         <v>1577</v>
       </c>
       <c r="D1013" t="s">
         <v>375</v>
       </c>
       <c r="E1013" t="s">
         <v>1578</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:5">
+      <c r="A1014">
+        <v>1013</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:5">
+      <c r="A1015">
+        <v>1014</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>737</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>738</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:5">
+      <c r="A1016">
+        <v>1015</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:5">
+      <c r="A1017">
+        <v>1016</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>373</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>374</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:5">
+      <c r="A1018">
+        <v>1017</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>750</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>751</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:5">
+      <c r="A1019">
+        <v>1018</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>373</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>374</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:5">
+      <c r="A1020">
+        <v>1019</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>750</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>751</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:5">
+      <c r="A1021">
+        <v>1020</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:5">
+      <c r="A1022">
+        <v>1021</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:5">
+      <c r="A1023">
+        <v>1022</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>741</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>742</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:5">
+      <c r="A1024">
+        <v>1023</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:5">
+      <c r="A1025">
+        <v>1024</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>761</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>762</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:5">
+      <c r="A1026">
+        <v>1025</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>302</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>303</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>729</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:5">
+      <c r="A1027">
+        <v>1026</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>293</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>294</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>729</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:5">
+      <c r="A1028">
+        <v>1027</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>180</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>181</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>375</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:5">
+      <c r="A1029">
+        <v>1028</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>977</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>978</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>375</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:5">
+      <c r="A1030">
+        <v>1029</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>977</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>978</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>1590</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>