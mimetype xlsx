--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Onaylı Ürün Listesi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1761">
   <si>
     <t>Sıra</t>
   </si>
   <si>
     <t>Malzeme</t>
   </si>
   <si>
     <t>Türksat Kodu</t>
   </si>
   <si>
     <t>Malzeme Sağlayıcı</t>
   </si>
   <si>
     <t>Marka / Model</t>
   </si>
   <si>
     <t>Dahili Koaksiyel RG6 Drop</t>
   </si>
   <si>
     <t>TKS-KAB-17</t>
   </si>
   <si>
     <t>BlueTel Telekom Enerji Sis. San. Tic. A.Ş.</t>
   </si>
   <si>
@@ -5270,54 +5270,75 @@
   <si>
     <t>DTM / DTM96OTP</t>
   </si>
   <si>
     <t>FTTH PASİF SAHA DOLABI 2U KASET TİPİ OPTİK BÖLÜCÜ SABİTLEME PANELİ</t>
   </si>
   <si>
     <t>TKS-DLP-47</t>
   </si>
   <si>
     <t>DTM / DTM2UOBSP</t>
   </si>
   <si>
     <t>Mikrolink Bilişim San. Tic. A.Ş.</t>
   </si>
   <si>
     <t>HENGTONG / GJFJH</t>
   </si>
   <si>
     <t>HENGTONG / GJXFH</t>
   </si>
   <si>
     <t>HENGTONG / GJYXFCH</t>
   </si>
   <si>
-    <t>ETHERNET SWITCH (48 Port 1G + 6 Port 10G)</t>
-[...2 lines deleted...]
-    <t>H3C / S5570S-54F-EI</t>
+    <t>DTM / DTM-12P-FOM-20</t>
+  </si>
+  <si>
+    <t>DTM / DTM-24P-FOM-21</t>
+  </si>
+  <si>
+    <t>DTM / DTM-48P-FOM-22</t>
+  </si>
+  <si>
+    <t>DTM / DTM-72P-FOM-46</t>
+  </si>
+  <si>
+    <t>DTM / DTM-144P-FOM-47</t>
+  </si>
+  <si>
+    <t>DTM / DTM-216P-FOM-24</t>
+  </si>
+  <si>
+    <t>DTM / DTM-288P-FOM-75</t>
+  </si>
+  <si>
+    <t>DTM / DTM-432P-FOM-50</t>
+  </si>
+  <si>
+    <t>DTM / DTM-96P-FOM-23</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -5637,51 +5658,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1115"/>
+  <dimension ref="A1:E1123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="108.402" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="64.841" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -24595,60 +24616,196 @@
         <v>1751</v>
       </c>
     </row>
     <row r="1114" spans="1:5">
       <c r="A1114">
         <v>1113</v>
       </c>
       <c r="B1114" t="s">
         <v>1715</v>
       </c>
       <c r="C1114" t="s">
         <v>1716</v>
       </c>
       <c r="D1114" t="s">
         <v>1748</v>
       </c>
       <c r="E1114" t="s">
         <v>1751</v>
       </c>
     </row>
     <row r="1115" spans="1:5">
       <c r="A1115">
         <v>1114</v>
       </c>
       <c r="B1115" t="s">
+        <v>431</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>514</v>
+      </c>
+      <c r="E1115" t="s">
         <v>1752</v>
       </c>
-      <c r="C1115" t="s">
-[...5 lines deleted...]
-      <c r="E1115" t="s">
+    </row>
+    <row r="1116" spans="1:5">
+      <c r="A1116">
+        <v>1115</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>437</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>438</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>514</v>
+      </c>
+      <c r="E1116" t="s">
         <v>1753</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:5">
+      <c r="A1117">
+        <v>1116</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>444</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>445</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>514</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:5">
+      <c r="A1118">
+        <v>1117</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>609</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>514</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:5">
+      <c r="A1119">
+        <v>1118</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>616</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>617</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>514</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:5">
+      <c r="A1120">
+        <v>1119</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>457</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>458</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>514</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:5">
+      <c r="A1121">
+        <v>1120</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>514</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:5">
+      <c r="A1122">
+        <v>1121</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>20</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>514</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:5">
+      <c r="A1123">
+        <v>1122</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>451</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>452</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>514</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>1760</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>