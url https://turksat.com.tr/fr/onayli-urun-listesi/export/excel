--- v4 (2026-08-06)
+++ v5 (2026-08-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Onaylı Ürün Listesi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1757">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1754">
   <si>
     <t>Sıra</t>
   </si>
   <si>
     <t>Malzeme</t>
   </si>
   <si>
     <t>Türksat Kodu</t>
   </si>
   <si>
     <t>Malzeme Sağlayıcı</t>
   </si>
   <si>
     <t>Marka / Model</t>
   </si>
   <si>
     <t>Dahili Koaksiyel RG6 Drop</t>
   </si>
   <si>
     <t>TKS-KAB-17</t>
   </si>
   <si>
     <t>BlueTel Telekom Enerji Sis. San. Tic. A.Ş.</t>
   </si>
   <si>
@@ -2820,59 +2820,50 @@
     <t>TKS-DLP-39</t>
   </si>
   <si>
     <t>ALFAFONET / FTTH 24U</t>
   </si>
   <si>
     <t>JITONG/FMC-SC-A</t>
   </si>
   <si>
     <t>GPON EDFA 64x20 dBm</t>
   </si>
   <si>
     <t>TKS-OPS-70</t>
   </si>
   <si>
     <t>RAISECOM RC5840A-64X-WS</t>
   </si>
   <si>
     <t>2 YOLLU DAHİLİ BÖLÜCÜ (SPLİTTER)</t>
   </si>
   <si>
     <t>TKS-RFP-01</t>
   </si>
   <si>
     <t>HENGTONG/HT204CG</t>
-  </si>
-[...7 lines deleted...]
-    <t>TECHNETIX/SP 23.5</t>
   </si>
   <si>
     <t>DATA-TV BÖLÜCÜSÜ</t>
   </si>
   <si>
     <t>TKS-RFP-04</t>
   </si>
   <si>
     <t>Yitong / YTP204ASP</t>
   </si>
   <si>
     <t>Hengtong WIS1-110M</t>
   </si>
   <si>
     <t>HT/PRIS-204DTV-TG</t>
   </si>
   <si>
     <t>8 YOLLU DAHİLİ DAĞITICI (TAP-OFF)</t>
   </si>
   <si>
     <t>TKS-RFP-09</t>
   </si>
   <si>
     <t>PREVAIL / 8WITB**dB 1.2</t>
   </si>
@@ -5646,51 +5637,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1116"/>
+  <dimension ref="A1:E1115"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="108.402" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="83.694" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="64.841" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -15407,1995 +15398,1995 @@
         <v>935</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573">
         <v>572</v>
       </c>
       <c r="B573" t="s">
         <v>936</v>
       </c>
       <c r="C573" t="s">
         <v>937</v>
       </c>
       <c r="D573" t="s">
         <v>720</v>
       </c>
       <c r="E573" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574">
         <v>573</v>
       </c>
       <c r="B574" t="s">
+        <v>936</v>
+      </c>
+      <c r="C574" t="s">
+        <v>937</v>
+      </c>
+      <c r="D574" t="s">
+        <v>696</v>
+      </c>
+      <c r="E574" t="s">
         <v>939</v>
-      </c>
-[...7 lines deleted...]
-        <v>941</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
       <c r="C575" t="s">
+        <v>937</v>
+      </c>
+      <c r="D575" t="s">
+        <v>7</v>
+      </c>
+      <c r="E575" t="s">
         <v>940</v>
-      </c>
-[...4 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
       <c r="C576" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
       <c r="D576" t="s">
         <v>7</v>
       </c>
       <c r="E576" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577">
         <v>576</v>
       </c>
       <c r="B577" t="s">
         <v>944</v>
       </c>
       <c r="C577" t="s">
         <v>945</v>
       </c>
       <c r="D577" t="s">
-        <v>7</v>
+        <v>696</v>
       </c>
       <c r="E577" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578">
         <v>577</v>
       </c>
       <c r="B578" t="s">
+        <v>941</v>
+      </c>
+      <c r="C578" t="s">
+        <v>942</v>
+      </c>
+      <c r="D578" t="s">
+        <v>720</v>
+      </c>
+      <c r="E578" t="s">
         <v>947</v>
-      </c>
-[...7 lines deleted...]
-        <v>949</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579">
         <v>578</v>
       </c>
       <c r="B579" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="C579" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="D579" t="s">
         <v>720</v>
       </c>
       <c r="E579" t="s">
-        <v>950</v>
+        <v>948</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580">
         <v>579</v>
       </c>
       <c r="B580" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="C580" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="D580" t="s">
-        <v>720</v>
+        <v>696</v>
       </c>
       <c r="E580" t="s">
-        <v>951</v>
+        <v>949</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581" t="s">
         <v>944</v>
       </c>
       <c r="C581" t="s">
         <v>945</v>
       </c>
       <c r="D581" t="s">
-        <v>696</v>
+        <v>7</v>
       </c>
       <c r="E581" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582">
         <v>581</v>
       </c>
       <c r="B582" t="s">
-        <v>947</v>
+        <v>944</v>
       </c>
       <c r="C582" t="s">
-        <v>948</v>
+        <v>945</v>
       </c>
       <c r="D582" t="s">
         <v>7</v>
       </c>
       <c r="E582" t="s">
-        <v>953</v>
+        <v>951</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583">
         <v>582</v>
       </c>
       <c r="B583" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="C583" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
       <c r="D583" t="s">
         <v>7</v>
       </c>
       <c r="E583" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584" t="s">
         <v>955</v>
       </c>
       <c r="C584" t="s">
         <v>956</v>
       </c>
       <c r="D584" t="s">
         <v>7</v>
       </c>
       <c r="E584" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585" t="s">
-        <v>958</v>
+        <v>809</v>
       </c>
       <c r="C585" t="s">
-        <v>959</v>
+        <v>810</v>
       </c>
       <c r="D585" t="s">
         <v>7</v>
       </c>
       <c r="E585" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586">
         <v>585</v>
       </c>
       <c r="B586" t="s">
-        <v>809</v>
+        <v>933</v>
       </c>
       <c r="C586" t="s">
-        <v>810</v>
+        <v>934</v>
       </c>
       <c r="D586" t="s">
         <v>7</v>
       </c>
       <c r="E586" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587">
         <v>586</v>
       </c>
       <c r="B587" t="s">
-        <v>933</v>
+        <v>960</v>
       </c>
       <c r="C587" t="s">
-        <v>934</v>
+        <v>961</v>
       </c>
       <c r="D587" t="s">
-        <v>7</v>
+        <v>696</v>
       </c>
       <c r="E587" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588">
         <v>587</v>
       </c>
       <c r="B588" t="s">
         <v>963</v>
       </c>
       <c r="C588" t="s">
         <v>964</v>
       </c>
       <c r="D588" t="s">
-        <v>696</v>
+        <v>375</v>
       </c>
       <c r="E588" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589">
         <v>588</v>
       </c>
       <c r="B589" t="s">
         <v>966</v>
       </c>
       <c r="C589" t="s">
         <v>967</v>
       </c>
       <c r="D589" t="s">
         <v>375</v>
       </c>
       <c r="E589" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590" t="s">
+        <v>966</v>
+      </c>
+      <c r="C590" t="s">
+        <v>967</v>
+      </c>
+      <c r="D590" t="s">
+        <v>720</v>
+      </c>
+      <c r="E590" t="s">
         <v>969</v>
-      </c>
-[...7 lines deleted...]
-        <v>971</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591" t="s">
-        <v>969</v>
+        <v>914</v>
       </c>
       <c r="C591" t="s">
-        <v>970</v>
+        <v>915</v>
       </c>
       <c r="D591" t="s">
         <v>720</v>
       </c>
       <c r="E591" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592" t="s">
         <v>914</v>
       </c>
       <c r="C592" t="s">
         <v>915</v>
       </c>
       <c r="D592" t="s">
-        <v>720</v>
+        <v>375</v>
       </c>
       <c r="E592" t="s">
-        <v>973</v>
+        <v>971</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593">
         <v>592</v>
       </c>
       <c r="B593" t="s">
         <v>914</v>
       </c>
       <c r="C593" t="s">
         <v>915</v>
       </c>
       <c r="D593" t="s">
-        <v>375</v>
+        <v>7</v>
       </c>
       <c r="E593" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594" t="s">
-        <v>914</v>
+        <v>973</v>
       </c>
       <c r="C594" t="s">
-        <v>915</v>
+        <v>974</v>
       </c>
       <c r="D594" t="s">
-        <v>7</v>
+        <v>975</v>
       </c>
       <c r="E594" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595">
         <v>594</v>
       </c>
       <c r="B595" t="s">
-        <v>976</v>
+        <v>348</v>
       </c>
       <c r="C595" t="s">
+        <v>349</v>
+      </c>
+      <c r="D595" t="s">
+        <v>669</v>
+      </c>
+      <c r="E595" t="s">
         <v>977</v>
-      </c>
-[...4 lines deleted...]
-        <v>979</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596">
         <v>595</v>
       </c>
       <c r="B596" t="s">
-        <v>348</v>
+        <v>357</v>
       </c>
       <c r="C596" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
       <c r="D596" t="s">
         <v>669</v>
       </c>
       <c r="E596" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597" t="s">
-        <v>357</v>
+        <v>365</v>
       </c>
       <c r="C597" t="s">
-        <v>358</v>
+        <v>366</v>
       </c>
       <c r="D597" t="s">
         <v>669</v>
       </c>
       <c r="E597" t="s">
-        <v>981</v>
+        <v>979</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598">
         <v>597</v>
       </c>
       <c r="B598" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
       <c r="C598" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="D598" t="s">
         <v>669</v>
       </c>
       <c r="E598" t="s">
-        <v>982</v>
+        <v>980</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599">
         <v>598</v>
       </c>
       <c r="B599" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
       <c r="C599" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="D599" t="s">
         <v>669</v>
       </c>
       <c r="E599" t="s">
-        <v>983</v>
+        <v>981</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600">
         <v>599</v>
       </c>
       <c r="B600" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
       <c r="C600" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="D600" t="s">
         <v>669</v>
       </c>
       <c r="E600" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601">
         <v>600</v>
       </c>
       <c r="B601" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
       <c r="C601" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="D601" t="s">
         <v>669</v>
       </c>
       <c r="E601" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602">
         <v>601</v>
       </c>
       <c r="B602" t="s">
-        <v>392</v>
+        <v>400</v>
       </c>
       <c r="C602" t="s">
-        <v>393</v>
+        <v>401</v>
       </c>
       <c r="D602" t="s">
         <v>669</v>
       </c>
       <c r="E602" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603">
         <v>602</v>
       </c>
       <c r="B603" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="C603" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="D603" t="s">
         <v>669</v>
       </c>
       <c r="E603" t="s">
-        <v>987</v>
+        <v>985</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604">
         <v>603</v>
       </c>
       <c r="B604" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="C604" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="D604" t="s">
         <v>669</v>
       </c>
       <c r="E604" t="s">
-        <v>988</v>
+        <v>986</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605" t="s">
-        <v>413</v>
+        <v>424</v>
       </c>
       <c r="C605" t="s">
-        <v>414</v>
+        <v>425</v>
       </c>
       <c r="D605" t="s">
         <v>669</v>
       </c>
       <c r="E605" t="s">
-        <v>989</v>
+        <v>987</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606" t="s">
-        <v>424</v>
+        <v>963</v>
       </c>
       <c r="C606" t="s">
-        <v>425</v>
+        <v>964</v>
       </c>
       <c r="D606" t="s">
-        <v>669</v>
+        <v>720</v>
       </c>
       <c r="E606" t="s">
-        <v>990</v>
+        <v>988</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607">
         <v>606</v>
       </c>
       <c r="B607" t="s">
-        <v>966</v>
+        <v>989</v>
       </c>
       <c r="C607" t="s">
-        <v>967</v>
+        <v>990</v>
       </c>
       <c r="D607" t="s">
         <v>720</v>
       </c>
       <c r="E607" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608">
         <v>607</v>
       </c>
       <c r="B608" t="s">
         <v>992</v>
       </c>
       <c r="C608" t="s">
         <v>993</v>
       </c>
       <c r="D608" t="s">
         <v>720</v>
       </c>
       <c r="E608" t="s">
         <v>994</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609">
         <v>608</v>
       </c>
       <c r="B609" t="s">
         <v>995</v>
       </c>
       <c r="C609" t="s">
         <v>996</v>
       </c>
       <c r="D609" t="s">
-        <v>720</v>
+        <v>7</v>
       </c>
       <c r="E609" t="s">
         <v>997</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610">
         <v>609</v>
       </c>
       <c r="B610" t="s">
         <v>998</v>
       </c>
       <c r="C610" t="s">
         <v>999</v>
       </c>
       <c r="D610" t="s">
-        <v>7</v>
+        <v>720</v>
       </c>
       <c r="E610" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611" t="s">
         <v>1001</v>
       </c>
       <c r="C611" t="s">
         <v>1002</v>
       </c>
       <c r="D611" t="s">
         <v>720</v>
       </c>
       <c r="E611" t="s">
         <v>1003</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612">
         <v>611</v>
       </c>
       <c r="B612" t="s">
-        <v>1004</v>
+        <v>941</v>
       </c>
       <c r="C612" t="s">
-        <v>1005</v>
+        <v>942</v>
       </c>
       <c r="D612" t="s">
         <v>720</v>
       </c>
       <c r="E612" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="C613" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="D613" t="s">
         <v>720</v>
       </c>
       <c r="E613" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614" t="s">
-        <v>944</v>
+        <v>973</v>
       </c>
       <c r="C614" t="s">
-        <v>945</v>
+        <v>974</v>
       </c>
       <c r="D614" t="s">
-        <v>720</v>
+        <v>7</v>
       </c>
       <c r="E614" t="s">
-        <v>1008</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615">
         <v>614</v>
       </c>
       <c r="B615" t="s">
-        <v>976</v>
+        <v>1007</v>
       </c>
       <c r="C615" t="s">
-        <v>977</v>
+        <v>1008</v>
       </c>
       <c r="D615" t="s">
-        <v>7</v>
+        <v>720</v>
       </c>
       <c r="E615" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616">
         <v>615</v>
       </c>
       <c r="B616" t="s">
         <v>1010</v>
       </c>
       <c r="C616" t="s">
         <v>1011</v>
       </c>
       <c r="D616" t="s">
         <v>720</v>
       </c>
       <c r="E616" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617">
         <v>616</v>
       </c>
       <c r="B617" t="s">
-        <v>1013</v>
+        <v>973</v>
       </c>
       <c r="C617" t="s">
-        <v>1014</v>
+        <v>974</v>
       </c>
       <c r="D617" t="s">
         <v>720</v>
       </c>
       <c r="E617" t="s">
-        <v>1015</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618">
         <v>617</v>
       </c>
       <c r="B618" t="s">
-        <v>976</v>
+        <v>809</v>
       </c>
       <c r="C618" t="s">
-        <v>977</v>
+        <v>810</v>
       </c>
       <c r="D618" t="s">
         <v>720</v>
       </c>
       <c r="E618" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619">
         <v>618</v>
       </c>
       <c r="B619" t="s">
-        <v>809</v>
+        <v>936</v>
       </c>
       <c r="C619" t="s">
-        <v>810</v>
+        <v>937</v>
       </c>
       <c r="D619" t="s">
         <v>720</v>
       </c>
       <c r="E619" t="s">
-        <v>1017</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620">
         <v>619</v>
       </c>
       <c r="B620" t="s">
-        <v>939</v>
+        <v>778</v>
       </c>
       <c r="C620" t="s">
-        <v>940</v>
+        <v>779</v>
       </c>
       <c r="D620" t="s">
-        <v>720</v>
+        <v>696</v>
       </c>
       <c r="E620" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621">
         <v>620</v>
       </c>
       <c r="B621" t="s">
-        <v>778</v>
+        <v>963</v>
       </c>
       <c r="C621" t="s">
-        <v>779</v>
+        <v>964</v>
       </c>
       <c r="D621" t="s">
-        <v>696</v>
+        <v>7</v>
       </c>
       <c r="E621" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622" t="s">
-        <v>966</v>
+        <v>941</v>
       </c>
       <c r="C622" t="s">
-        <v>967</v>
+        <v>942</v>
       </c>
       <c r="D622" t="s">
         <v>7</v>
       </c>
       <c r="E622" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623">
         <v>622</v>
       </c>
       <c r="B623" t="s">
-        <v>944</v>
+        <v>1019</v>
       </c>
       <c r="C623" t="s">
-        <v>945</v>
+        <v>1020</v>
       </c>
       <c r="D623" t="s">
         <v>7</v>
       </c>
       <c r="E623" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624">
         <v>623</v>
       </c>
       <c r="B624" t="s">
+        <v>995</v>
+      </c>
+      <c r="C624" t="s">
+        <v>996</v>
+      </c>
+      <c r="D624" t="s">
+        <v>975</v>
+      </c>
+      <c r="E624" t="s">
         <v>1022</v>
-      </c>
-[...7 lines deleted...]
-        <v>1024</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="A625">
         <v>624</v>
       </c>
       <c r="B625" t="s">
-        <v>998</v>
+        <v>952</v>
       </c>
       <c r="C625" t="s">
-        <v>999</v>
+        <v>953</v>
       </c>
       <c r="D625" t="s">
-        <v>978</v>
+        <v>696</v>
       </c>
       <c r="E625" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="A626">
         <v>625</v>
       </c>
       <c r="B626" t="s">
-        <v>955</v>
+        <v>809</v>
       </c>
       <c r="C626" t="s">
-        <v>956</v>
+        <v>810</v>
       </c>
       <c r="D626" t="s">
         <v>696</v>
       </c>
       <c r="E626" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="A627">
         <v>626</v>
       </c>
       <c r="B627" t="s">
-        <v>809</v>
+        <v>1019</v>
       </c>
       <c r="C627" t="s">
-        <v>810</v>
+        <v>1020</v>
       </c>
       <c r="D627" t="s">
-        <v>696</v>
+        <v>720</v>
       </c>
       <c r="E627" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628">
         <v>627</v>
       </c>
       <c r="B628" t="s">
-        <v>1022</v>
+        <v>936</v>
       </c>
       <c r="C628" t="s">
-        <v>1023</v>
+        <v>937</v>
       </c>
       <c r="D628" t="s">
-        <v>720</v>
+        <v>696</v>
       </c>
       <c r="E628" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="A629">
         <v>628</v>
       </c>
       <c r="B629" t="s">
-        <v>939</v>
+        <v>955</v>
       </c>
       <c r="C629" t="s">
-        <v>940</v>
+        <v>956</v>
       </c>
       <c r="D629" t="s">
         <v>696</v>
       </c>
       <c r="E629" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="A630">
         <v>629</v>
       </c>
       <c r="B630" t="s">
-        <v>958</v>
+        <v>933</v>
       </c>
       <c r="C630" t="s">
-        <v>959</v>
+        <v>934</v>
       </c>
       <c r="D630" t="s">
         <v>696</v>
       </c>
       <c r="E630" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631">
         <v>630</v>
       </c>
       <c r="B631" t="s">
-        <v>933</v>
+        <v>1029</v>
       </c>
       <c r="C631" t="s">
-        <v>934</v>
+        <v>1030</v>
       </c>
       <c r="D631" t="s">
         <v>696</v>
       </c>
       <c r="E631" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632">
         <v>631</v>
       </c>
       <c r="B632" t="s">
+        <v>16</v>
+      </c>
+      <c r="C632" t="s">
+        <v>17</v>
+      </c>
+      <c r="D632" t="s">
+        <v>669</v>
+      </c>
+      <c r="E632" t="s">
         <v>1032</v>
-      </c>
-[...7 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633" t="s">
-        <v>16</v>
+        <v>437</v>
       </c>
       <c r="C633" t="s">
-        <v>17</v>
+        <v>438</v>
       </c>
       <c r="D633" t="s">
         <v>669</v>
       </c>
       <c r="E633" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="C634" t="s">
-        <v>438</v>
+        <v>445</v>
       </c>
       <c r="D634" t="s">
         <v>669</v>
       </c>
       <c r="E634" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="635" spans="1:5">
       <c r="A635">
         <v>634</v>
       </c>
       <c r="B635" t="s">
-        <v>444</v>
+        <v>451</v>
       </c>
       <c r="C635" t="s">
-        <v>445</v>
+        <v>452</v>
       </c>
       <c r="D635" t="s">
         <v>669</v>
       </c>
       <c r="E635" t="s">
-        <v>1037</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636">
         <v>635</v>
       </c>
       <c r="B636" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="C636" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="D636" t="s">
         <v>669</v>
       </c>
       <c r="E636" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637">
         <v>636</v>
       </c>
       <c r="B637" t="s">
-        <v>457</v>
+        <v>467</v>
       </c>
       <c r="C637" t="s">
-        <v>458</v>
+        <v>469</v>
       </c>
       <c r="D637" t="s">
         <v>669</v>
       </c>
       <c r="E637" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638">
         <v>637</v>
       </c>
       <c r="B638" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="C638" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="D638" t="s">
         <v>669</v>
       </c>
       <c r="E638" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639">
         <v>638</v>
       </c>
       <c r="B639" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="C639" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="D639" t="s">
         <v>669</v>
       </c>
       <c r="E639" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640">
         <v>639</v>
       </c>
       <c r="B640" t="s">
-        <v>478</v>
+        <v>491</v>
       </c>
       <c r="C640" t="s">
-        <v>479</v>
+        <v>492</v>
       </c>
       <c r="D640" t="s">
         <v>669</v>
       </c>
       <c r="E640" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641">
         <v>640</v>
       </c>
       <c r="B641" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="C641" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="D641" t="s">
         <v>669</v>
       </c>
       <c r="E641" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642">
         <v>641</v>
       </c>
       <c r="B642" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="C642" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="D642" t="s">
         <v>669</v>
       </c>
       <c r="E642" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643" t="s">
-        <v>504</v>
+        <v>516</v>
       </c>
       <c r="C643" t="s">
-        <v>505</v>
+        <v>517</v>
       </c>
       <c r="D643" t="s">
         <v>669</v>
       </c>
       <c r="E643" t="s">
-        <v>1045</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644">
         <v>643</v>
       </c>
       <c r="B644" t="s">
-        <v>516</v>
+        <v>523</v>
       </c>
       <c r="C644" t="s">
-        <v>517</v>
+        <v>524</v>
       </c>
       <c r="D644" t="s">
         <v>669</v>
       </c>
       <c r="E644" t="s">
-        <v>1046</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645">
         <v>644</v>
       </c>
       <c r="B645" t="s">
-        <v>523</v>
+        <v>538</v>
       </c>
       <c r="C645" t="s">
-        <v>524</v>
+        <v>539</v>
       </c>
       <c r="D645" t="s">
         <v>669</v>
       </c>
       <c r="E645" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646" t="s">
-        <v>538</v>
+        <v>581</v>
       </c>
       <c r="C646" t="s">
-        <v>539</v>
+        <v>582</v>
       </c>
       <c r="D646" t="s">
         <v>669</v>
       </c>
       <c r="E646" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647">
         <v>646</v>
       </c>
       <c r="B647" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="C647" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="D647" t="s">
         <v>669</v>
       </c>
       <c r="E647" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648">
         <v>647</v>
       </c>
       <c r="B648" t="s">
-        <v>589</v>
+        <v>594</v>
       </c>
       <c r="C648" t="s">
-        <v>587</v>
+        <v>595</v>
       </c>
       <c r="D648" t="s">
         <v>669</v>
       </c>
       <c r="E648" t="s">
-        <v>1050</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649">
         <v>648</v>
       </c>
       <c r="B649" t="s">
-        <v>594</v>
+        <v>603</v>
       </c>
       <c r="C649" t="s">
-        <v>595</v>
+        <v>604</v>
       </c>
       <c r="D649" t="s">
         <v>669</v>
       </c>
       <c r="E649" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="C650" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="D650" t="s">
         <v>669</v>
       </c>
       <c r="E650" t="s">
-        <v>1052</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="651" spans="1:5">
       <c r="A651">
         <v>650</v>
       </c>
       <c r="B651" t="s">
-        <v>609</v>
+        <v>616</v>
       </c>
       <c r="C651" t="s">
-        <v>610</v>
+        <v>617</v>
       </c>
       <c r="D651" t="s">
         <v>669</v>
       </c>
       <c r="E651" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652">
         <v>651</v>
       </c>
       <c r="B652" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="C652" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="D652" t="s">
         <v>669</v>
       </c>
       <c r="E652" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="653" spans="1:5">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="C653" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="D653" t="s">
         <v>669</v>
       </c>
       <c r="E653" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654">
         <v>653</v>
       </c>
       <c r="B654" t="s">
-        <v>629</v>
+        <v>647</v>
       </c>
       <c r="C654" t="s">
-        <v>630</v>
+        <v>648</v>
       </c>
       <c r="D654" t="s">
         <v>669</v>
       </c>
       <c r="E654" t="s">
-        <v>1056</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="C655" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="D655" t="s">
         <v>669</v>
       </c>
       <c r="E655" t="s">
-        <v>1057</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="656" spans="1:5">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="C656" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="D656" t="s">
         <v>669</v>
       </c>
       <c r="E656" t="s">
-        <v>1058</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="657" spans="1:5">
       <c r="A657">
         <v>656</v>
       </c>
       <c r="B657" t="s">
-        <v>659</v>
+        <v>674</v>
       </c>
       <c r="C657" t="s">
-        <v>660</v>
+        <v>675</v>
       </c>
       <c r="D657" t="s">
-        <v>669</v>
+        <v>7</v>
       </c>
       <c r="E657" t="s">
-        <v>1059</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="658" spans="1:5">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658" t="s">
-        <v>674</v>
+        <v>20</v>
       </c>
       <c r="C658" t="s">
-        <v>675</v>
+        <v>21</v>
       </c>
       <c r="D658" t="s">
-        <v>7</v>
+        <v>669</v>
       </c>
       <c r="E658" t="s">
-        <v>1060</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="659" spans="1:5">
       <c r="A659">
         <v>658</v>
       </c>
       <c r="B659" t="s">
-        <v>20</v>
+        <v>302</v>
       </c>
       <c r="C659" t="s">
-        <v>21</v>
+        <v>303</v>
       </c>
       <c r="D659" t="s">
-        <v>669</v>
+        <v>722</v>
       </c>
       <c r="E659" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="660" spans="1:5">
       <c r="A660">
         <v>659</v>
       </c>
       <c r="B660" t="s">
-        <v>302</v>
+        <v>671</v>
       </c>
       <c r="C660" t="s">
-        <v>303</v>
+        <v>675</v>
       </c>
       <c r="D660" t="s">
-        <v>722</v>
+        <v>18</v>
       </c>
       <c r="E660" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="661" spans="1:5">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661" t="s">
-        <v>671</v>
+        <v>665</v>
       </c>
       <c r="C661" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="D661" t="s">
-        <v>18</v>
+        <v>267</v>
       </c>
       <c r="E661" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="662" spans="1:5">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662" t="s">
-        <v>665</v>
+        <v>896</v>
       </c>
       <c r="C662" t="s">
-        <v>666</v>
+        <v>897</v>
       </c>
       <c r="D662" t="s">
-        <v>267</v>
+        <v>7</v>
       </c>
       <c r="E662" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="663" spans="1:5">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663" t="s">
-        <v>896</v>
+        <v>889</v>
       </c>
       <c r="C663" t="s">
-        <v>897</v>
+        <v>890</v>
       </c>
       <c r="D663" t="s">
         <v>7</v>
       </c>
       <c r="E663" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="664" spans="1:5">
       <c r="A664">
         <v>663</v>
       </c>
       <c r="B664" t="s">
-        <v>889</v>
+        <v>1029</v>
       </c>
       <c r="C664" t="s">
-        <v>890</v>
+        <v>1030</v>
       </c>
       <c r="D664" t="s">
         <v>7</v>
       </c>
       <c r="E664" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="665" spans="1:5">
       <c r="A665">
         <v>664</v>
       </c>
       <c r="B665" t="s">
-        <v>1032</v>
+        <v>1065</v>
       </c>
       <c r="C665" t="s">
-        <v>1033</v>
+        <v>1066</v>
       </c>
       <c r="D665" t="s">
         <v>7</v>
       </c>
       <c r="E665" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="666" spans="1:5">
       <c r="A666">
         <v>665</v>
       </c>
       <c r="B666" t="s">
-        <v>1068</v>
+        <v>893</v>
       </c>
       <c r="C666" t="s">
-        <v>1069</v>
+        <v>894</v>
       </c>
       <c r="D666" t="s">
         <v>7</v>
       </c>
       <c r="E666" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="667" spans="1:5">
       <c r="A667">
         <v>666</v>
       </c>
       <c r="B667" t="s">
-        <v>893</v>
+        <v>860</v>
       </c>
       <c r="C667" t="s">
-        <v>894</v>
+        <v>861</v>
       </c>
       <c r="D667" t="s">
-        <v>7</v>
+        <v>669</v>
       </c>
       <c r="E667" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="668" spans="1:5">
       <c r="A668">
         <v>667</v>
       </c>
       <c r="B668" t="s">
-        <v>860</v>
+        <v>679</v>
       </c>
       <c r="C668" t="s">
-        <v>861</v>
+        <v>680</v>
       </c>
       <c r="D668" t="s">
         <v>669</v>
       </c>
       <c r="E668" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="669" spans="1:5">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669" t="s">
-        <v>679</v>
+        <v>850</v>
       </c>
       <c r="C669" t="s">
-        <v>680</v>
+        <v>851</v>
       </c>
       <c r="D669" t="s">
         <v>669</v>
       </c>
       <c r="E669" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="670" spans="1:5">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="C670" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="D670" t="s">
         <v>669</v>
       </c>
       <c r="E670" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="671" spans="1:5">
       <c r="A671">
         <v>670</v>
       </c>
       <c r="B671" t="s">
-        <v>844</v>
+        <v>838</v>
       </c>
       <c r="C671" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="D671" t="s">
         <v>669</v>
       </c>
       <c r="E671" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="A672">
         <v>671</v>
       </c>
       <c r="B672" t="s">
-        <v>838</v>
+        <v>1074</v>
       </c>
       <c r="C672" t="s">
-        <v>839</v>
+        <v>1075</v>
       </c>
       <c r="D672" t="s">
-        <v>669</v>
+        <v>61</v>
       </c>
       <c r="E672" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673" t="s">
+        <v>20</v>
+      </c>
+      <c r="C673" t="s">
+        <v>21</v>
+      </c>
+      <c r="D673" t="s">
+        <v>18</v>
+      </c>
+      <c r="E673" t="s">
         <v>1077</v>
-      </c>
-[...7 lines deleted...]
-        <v>1079</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="A674">
         <v>673</v>
       </c>
       <c r="B674" t="s">
-        <v>20</v>
+        <v>674</v>
       </c>
       <c r="C674" t="s">
-        <v>21</v>
+        <v>675</v>
       </c>
       <c r="D674" t="s">
-        <v>18</v>
+        <v>669</v>
       </c>
       <c r="E674" t="s">
-        <v>1080</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="675" spans="1:5">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675" t="s">
-        <v>674</v>
+        <v>1079</v>
       </c>
       <c r="C675" t="s">
-        <v>675</v>
+        <v>1080</v>
       </c>
       <c r="D675" t="s">
-        <v>669</v>
+        <v>61</v>
       </c>
       <c r="E675" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676" t="s">
+        <v>717</v>
+      </c>
+      <c r="C676" t="s">
+        <v>718</v>
+      </c>
+      <c r="D676" t="s">
+        <v>11</v>
+      </c>
+      <c r="E676" t="s">
         <v>1082</v>
-      </c>
-[...7 lines deleted...]
-        <v>1084</v>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="A677">
         <v>676</v>
       </c>
       <c r="B677" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="C677" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
       <c r="D677" t="s">
         <v>11</v>
       </c>
       <c r="E677" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="A678">
         <v>677</v>
       </c>
       <c r="B678" t="s">
         <v>714</v>
       </c>
       <c r="C678" t="s">
         <v>715</v>
       </c>
       <c r="D678" t="s">
         <v>11</v>
       </c>
       <c r="E678" t="s">
-        <v>1086</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="C679" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
       <c r="D679" t="s">
         <v>11</v>
       </c>
       <c r="E679" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="680" spans="1:5">
       <c r="A680">
         <v>679</v>
       </c>
       <c r="B680" t="s">
         <v>711</v>
       </c>
       <c r="C680" t="s">
         <v>712</v>
       </c>
       <c r="D680" t="s">
         <v>11</v>
       </c>
       <c r="E680" t="s">
-        <v>1086</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="681" spans="1:5">
       <c r="A681">
         <v>680</v>
       </c>
       <c r="B681" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="C681" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
       <c r="D681" t="s">
         <v>11</v>
       </c>
       <c r="E681" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="682" spans="1:5">
       <c r="A682">
         <v>681</v>
       </c>
       <c r="B682" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="C682" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
       <c r="D682" t="s">
         <v>11</v>
       </c>
       <c r="E682" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="683" spans="1:5">
       <c r="A683">
         <v>682</v>
       </c>
       <c r="B683" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="C683" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="D683" t="s">
         <v>11</v>
       </c>
       <c r="E683" t="s">
-        <v>1086</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="684" spans="1:5">
       <c r="A684">
         <v>683</v>
       </c>
       <c r="B684" t="s">
-        <v>708</v>
+        <v>5</v>
       </c>
       <c r="C684" t="s">
-        <v>709</v>
+        <v>6</v>
       </c>
       <c r="D684" t="s">
         <v>11</v>
       </c>
       <c r="E684" t="s">
-        <v>1085</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685">
         <v>684</v>
       </c>
       <c r="B685" t="s">
-        <v>5</v>
+        <v>702</v>
       </c>
       <c r="C685" t="s">
-        <v>6</v>
+        <v>703</v>
       </c>
       <c r="D685" t="s">
         <v>11</v>
       </c>
       <c r="E685" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="686" spans="1:5">
       <c r="A686">
         <v>685</v>
       </c>
       <c r="B686" t="s">
-        <v>702</v>
+        <v>1086</v>
       </c>
       <c r="C686" t="s">
-        <v>703</v>
+        <v>1087</v>
       </c>
       <c r="D686" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E686" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="687" spans="1:5">
       <c r="A687">
         <v>686</v>
       </c>
       <c r="B687" t="s">
+        <v>516</v>
+      </c>
+      <c r="C687" t="s">
+        <v>517</v>
+      </c>
+      <c r="D687" t="s">
+        <v>267</v>
+      </c>
+      <c r="E687" t="s">
         <v>1089</v>
-      </c>
-[...7 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="688" spans="1:5">
       <c r="A688">
         <v>687</v>
       </c>
       <c r="B688" t="s">
-        <v>516</v>
+        <v>1090</v>
       </c>
       <c r="C688" t="s">
-        <v>517</v>
+        <v>1091</v>
       </c>
       <c r="D688" t="s">
-        <v>267</v>
+        <v>351</v>
       </c>
       <c r="E688" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="689" spans="1:5">
       <c r="A689">
         <v>688</v>
       </c>
       <c r="B689" t="s">
         <v>1093</v>
       </c>
       <c r="C689" t="s">
         <v>1094</v>
       </c>
       <c r="D689" t="s">
         <v>351</v>
       </c>
       <c r="E689" t="s">
         <v>1095</v>
       </c>
     </row>
     <row r="690" spans="1:5">
       <c r="A690">
         <v>689</v>
@@ -17940,1533 +17931,1533 @@
         <v>1191</v>
       </c>
     </row>
     <row r="722" spans="1:5">
       <c r="A722">
         <v>721</v>
       </c>
       <c r="B722" t="s">
         <v>1192</v>
       </c>
       <c r="C722" t="s">
         <v>1193</v>
       </c>
       <c r="D722" t="s">
         <v>351</v>
       </c>
       <c r="E722" t="s">
         <v>1194</v>
       </c>
     </row>
     <row r="723" spans="1:5">
       <c r="A723">
         <v>722</v>
       </c>
       <c r="B723" t="s">
-        <v>1195</v>
+        <v>1192</v>
       </c>
       <c r="C723" t="s">
-        <v>1196</v>
+        <v>1193</v>
       </c>
       <c r="D723" t="s">
         <v>351</v>
       </c>
       <c r="E723" t="s">
-        <v>1197</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="724" spans="1:5">
       <c r="A724">
         <v>723</v>
       </c>
       <c r="B724" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="C724" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="D724" t="s">
         <v>351</v>
       </c>
       <c r="E724" t="s">
         <v>1198</v>
       </c>
     </row>
     <row r="725" spans="1:5">
       <c r="A725">
         <v>724</v>
       </c>
       <c r="B725" t="s">
-        <v>1199</v>
+        <v>1196</v>
       </c>
       <c r="C725" t="s">
-        <v>1200</v>
+        <v>1197</v>
       </c>
       <c r="D725" t="s">
         <v>351</v>
       </c>
       <c r="E725" t="s">
-        <v>1201</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="726" spans="1:5">
       <c r="A726">
         <v>725</v>
       </c>
       <c r="B726" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="C726" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="D726" t="s">
         <v>351</v>
       </c>
       <c r="E726" t="s">
         <v>1202</v>
       </c>
     </row>
     <row r="727" spans="1:5">
       <c r="A727">
         <v>726</v>
       </c>
       <c r="B727" t="s">
-        <v>1203</v>
+        <v>1200</v>
       </c>
       <c r="C727" t="s">
-        <v>1204</v>
+        <v>1201</v>
       </c>
       <c r="D727" t="s">
         <v>351</v>
       </c>
       <c r="E727" t="s">
-        <v>1205</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="728" spans="1:5">
       <c r="A728">
         <v>727</v>
       </c>
       <c r="B728" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="C728" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="D728" t="s">
         <v>351</v>
       </c>
       <c r="E728" t="s">
         <v>1206</v>
       </c>
     </row>
     <row r="729" spans="1:5">
       <c r="A729">
         <v>728</v>
       </c>
       <c r="B729" t="s">
-        <v>1207</v>
+        <v>1204</v>
       </c>
       <c r="C729" t="s">
-        <v>1208</v>
+        <v>1205</v>
       </c>
       <c r="D729" t="s">
         <v>351</v>
       </c>
       <c r="E729" t="s">
-        <v>1209</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="730" spans="1:5">
       <c r="A730">
         <v>729</v>
       </c>
       <c r="B730" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="C730" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="D730" t="s">
         <v>351</v>
       </c>
       <c r="E730" t="s">
         <v>1210</v>
       </c>
     </row>
     <row r="731" spans="1:5">
       <c r="A731">
         <v>730</v>
       </c>
       <c r="B731" t="s">
-        <v>1211</v>
+        <v>1208</v>
       </c>
       <c r="C731" t="s">
-        <v>1212</v>
+        <v>1209</v>
       </c>
       <c r="D731" t="s">
         <v>351</v>
       </c>
       <c r="E731" t="s">
-        <v>1213</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="732" spans="1:5">
       <c r="A732">
         <v>731</v>
       </c>
       <c r="B732" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="C732" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="D732" t="s">
         <v>351</v>
       </c>
       <c r="E732" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="733" spans="1:5">
       <c r="A733">
         <v>732</v>
       </c>
       <c r="B733" t="s">
-        <v>1215</v>
+        <v>1212</v>
       </c>
       <c r="C733" t="s">
-        <v>1216</v>
+        <v>1213</v>
       </c>
       <c r="D733" t="s">
         <v>351</v>
       </c>
       <c r="E733" t="s">
-        <v>1217</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="734" spans="1:5">
       <c r="A734">
         <v>733</v>
       </c>
       <c r="B734" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="C734" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="D734" t="s">
         <v>351</v>
       </c>
       <c r="E734" t="s">
         <v>1218</v>
       </c>
     </row>
     <row r="735" spans="1:5">
       <c r="A735">
         <v>734</v>
       </c>
       <c r="B735" t="s">
-        <v>1219</v>
+        <v>1216</v>
       </c>
       <c r="C735" t="s">
-        <v>1220</v>
+        <v>1217</v>
       </c>
       <c r="D735" t="s">
         <v>351</v>
       </c>
       <c r="E735" t="s">
-        <v>1221</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="736" spans="1:5">
       <c r="A736">
         <v>735</v>
       </c>
       <c r="B736" t="s">
-        <v>1219</v>
+        <v>671</v>
       </c>
       <c r="C736" t="s">
-        <v>1220</v>
+        <v>672</v>
       </c>
       <c r="D736" t="s">
         <v>351</v>
       </c>
       <c r="E736" t="s">
-        <v>1222</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="737" spans="1:5">
       <c r="A737">
         <v>736</v>
       </c>
       <c r="B737" t="s">
-        <v>671</v>
+        <v>538</v>
       </c>
       <c r="C737" t="s">
-        <v>672</v>
+        <v>539</v>
       </c>
       <c r="D737" t="s">
         <v>351</v>
       </c>
       <c r="E737" t="s">
-        <v>1223</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="738" spans="1:5">
       <c r="A738">
         <v>737</v>
       </c>
       <c r="B738" t="s">
-        <v>538</v>
+        <v>1222</v>
       </c>
       <c r="C738" t="s">
-        <v>539</v>
+        <v>1223</v>
       </c>
       <c r="D738" t="s">
         <v>351</v>
       </c>
       <c r="E738" t="s">
         <v>1224</v>
       </c>
     </row>
     <row r="739" spans="1:5">
       <c r="A739">
         <v>738</v>
       </c>
       <c r="B739" t="s">
         <v>1225</v>
       </c>
       <c r="C739" t="s">
         <v>1226</v>
       </c>
       <c r="D739" t="s">
-        <v>351</v>
+        <v>61</v>
       </c>
       <c r="E739" t="s">
-        <v>1227</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="740" spans="1:5">
       <c r="A740">
         <v>739</v>
       </c>
       <c r="B740" t="s">
-        <v>1228</v>
+        <v>1222</v>
       </c>
       <c r="C740" t="s">
-        <v>1229</v>
+        <v>1223</v>
       </c>
       <c r="D740" t="s">
-        <v>61</v>
+        <v>22</v>
       </c>
       <c r="E740" t="s">
-        <v>1084</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="741" spans="1:5">
       <c r="A741">
         <v>740</v>
       </c>
       <c r="B741" t="s">
-        <v>1225</v>
+        <v>647</v>
       </c>
       <c r="C741" t="s">
-        <v>1226</v>
+        <v>648</v>
       </c>
       <c r="D741" t="s">
-        <v>22</v>
+        <v>269</v>
       </c>
       <c r="E741" t="s">
-        <v>1230</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="742" spans="1:5">
       <c r="A742">
         <v>741</v>
       </c>
       <c r="B742" t="s">
-        <v>647</v>
+        <v>653</v>
       </c>
       <c r="C742" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="D742" t="s">
         <v>269</v>
       </c>
       <c r="E742" t="s">
-        <v>1231</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="743" spans="1:5">
       <c r="A743">
         <v>742</v>
       </c>
       <c r="B743" t="s">
-        <v>653</v>
+        <v>659</v>
       </c>
       <c r="C743" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="D743" t="s">
         <v>269</v>
       </c>
       <c r="E743" t="s">
-        <v>1232</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="744" spans="1:5">
       <c r="A744">
         <v>743</v>
       </c>
       <c r="B744" t="s">
-        <v>659</v>
+        <v>69</v>
       </c>
       <c r="C744" t="s">
-        <v>660</v>
+        <v>70</v>
       </c>
       <c r="D744" t="s">
-        <v>269</v>
+        <v>40</v>
       </c>
       <c r="E744" t="s">
-        <v>1233</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="745" spans="1:5">
       <c r="A745">
         <v>744</v>
       </c>
       <c r="B745" t="s">
-        <v>69</v>
+        <v>43</v>
       </c>
       <c r="C745" t="s">
-        <v>70</v>
+        <v>44</v>
       </c>
       <c r="D745" t="s">
         <v>40</v>
       </c>
       <c r="E745" t="s">
-        <v>1234</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="746" spans="1:5">
       <c r="A746">
         <v>745</v>
       </c>
       <c r="B746" t="s">
-        <v>43</v>
+        <v>105</v>
       </c>
       <c r="C746" t="s">
-        <v>44</v>
+        <v>106</v>
       </c>
       <c r="D746" t="s">
         <v>40</v>
       </c>
       <c r="E746" t="s">
-        <v>1235</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="747" spans="1:5">
       <c r="A747">
         <v>746</v>
       </c>
       <c r="B747" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="C747" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="D747" t="s">
         <v>40</v>
       </c>
       <c r="E747" t="s">
-        <v>1236</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="748" spans="1:5">
       <c r="A748">
         <v>747</v>
       </c>
       <c r="B748" t="s">
-        <v>119</v>
+        <v>88</v>
       </c>
       <c r="C748" t="s">
-        <v>120</v>
+        <v>89</v>
       </c>
       <c r="D748" t="s">
         <v>40</v>
       </c>
       <c r="E748" t="s">
-        <v>1237</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="749" spans="1:5">
       <c r="A749">
         <v>748</v>
       </c>
       <c r="B749" t="s">
-        <v>88</v>
+        <v>28</v>
       </c>
       <c r="C749" t="s">
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="D749" t="s">
         <v>40</v>
       </c>
       <c r="E749" t="s">
-        <v>1238</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="750" spans="1:5">
       <c r="A750">
         <v>749</v>
       </c>
       <c r="B750" t="s">
-        <v>28</v>
+        <v>123</v>
       </c>
       <c r="C750" t="s">
-        <v>29</v>
+        <v>124</v>
       </c>
       <c r="D750" t="s">
         <v>40</v>
       </c>
       <c r="E750" t="s">
-        <v>1239</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="751" spans="1:5">
       <c r="A751">
         <v>750</v>
       </c>
       <c r="B751" t="s">
-        <v>123</v>
+        <v>860</v>
       </c>
       <c r="C751" t="s">
-        <v>124</v>
+        <v>861</v>
       </c>
       <c r="D751" t="s">
-        <v>40</v>
+        <v>351</v>
       </c>
       <c r="E751" t="s">
-        <v>1240</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="752" spans="1:5">
       <c r="A752">
         <v>751</v>
       </c>
       <c r="B752" t="s">
-        <v>860</v>
+        <v>850</v>
       </c>
       <c r="C752" t="s">
-        <v>861</v>
+        <v>851</v>
       </c>
       <c r="D752" t="s">
         <v>351</v>
       </c>
       <c r="E752" t="s">
-        <v>1241</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="753" spans="1:5">
       <c r="A753">
         <v>752</v>
       </c>
       <c r="B753" t="s">
-        <v>850</v>
+        <v>844</v>
       </c>
       <c r="C753" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="D753" t="s">
         <v>351</v>
       </c>
       <c r="E753" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="754" spans="1:5">
       <c r="A754">
         <v>753</v>
       </c>
       <c r="B754" t="s">
-        <v>844</v>
+        <v>838</v>
       </c>
       <c r="C754" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="D754" t="s">
         <v>351</v>
       </c>
       <c r="E754" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="755" spans="1:5">
       <c r="A755">
         <v>754</v>
       </c>
       <c r="B755" t="s">
-        <v>838</v>
+        <v>642</v>
       </c>
       <c r="C755" t="s">
-        <v>839</v>
+        <v>643</v>
       </c>
       <c r="D755" t="s">
-        <v>351</v>
+        <v>269</v>
       </c>
       <c r="E755" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="756" spans="1:5">
       <c r="A756">
         <v>755</v>
       </c>
       <c r="B756" t="s">
-        <v>642</v>
+        <v>530</v>
       </c>
       <c r="C756" t="s">
-        <v>643</v>
+        <v>531</v>
       </c>
       <c r="D756" t="s">
         <v>269</v>
       </c>
       <c r="E756" t="s">
-        <v>1245</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="757" spans="1:5">
       <c r="A757">
         <v>756</v>
       </c>
       <c r="B757" t="s">
-        <v>530</v>
+        <v>1244</v>
       </c>
       <c r="C757" t="s">
-        <v>531</v>
+        <v>1245</v>
       </c>
       <c r="D757" t="s">
-        <v>269</v>
+        <v>46</v>
       </c>
       <c r="E757" t="s">
         <v>1246</v>
       </c>
     </row>
     <row r="758" spans="1:5">
       <c r="A758">
         <v>757</v>
       </c>
       <c r="B758" t="s">
         <v>1247</v>
       </c>
       <c r="C758" t="s">
         <v>1248</v>
       </c>
       <c r="D758" t="s">
         <v>46</v>
       </c>
       <c r="E758" t="s">
         <v>1249</v>
       </c>
     </row>
     <row r="759" spans="1:5">
       <c r="A759">
         <v>758</v>
       </c>
       <c r="B759" t="s">
         <v>1250</v>
       </c>
       <c r="C759" t="s">
         <v>1251</v>
       </c>
       <c r="D759" t="s">
         <v>46</v>
       </c>
       <c r="E759" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="760" spans="1:5">
       <c r="A760">
         <v>759</v>
       </c>
       <c r="B760" t="s">
+        <v>257</v>
+      </c>
+      <c r="C760" t="s">
+        <v>258</v>
+      </c>
+      <c r="D760" t="s">
+        <v>265</v>
+      </c>
+      <c r="E760" t="s">
         <v>1253</v>
-      </c>
-[...7 lines deleted...]
-        <v>1255</v>
       </c>
     </row>
     <row r="761" spans="1:5">
       <c r="A761">
         <v>760</v>
       </c>
       <c r="B761" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="C761" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="D761" t="s">
         <v>265</v>
       </c>
       <c r="E761" t="s">
-        <v>1256</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="762" spans="1:5">
       <c r="A762">
         <v>761</v>
       </c>
       <c r="B762" t="s">
-        <v>271</v>
+        <v>544</v>
       </c>
       <c r="C762" t="s">
-        <v>272</v>
+        <v>545</v>
       </c>
       <c r="D762" t="s">
         <v>265</v>
       </c>
       <c r="E762" t="s">
-        <v>1257</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="763" spans="1:5">
       <c r="A763">
         <v>762</v>
       </c>
       <c r="B763" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="C763" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="D763" t="s">
         <v>265</v>
       </c>
       <c r="E763" t="s">
-        <v>1258</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="764" spans="1:5">
       <c r="A764">
         <v>763</v>
       </c>
       <c r="B764" t="s">
-        <v>552</v>
+        <v>279</v>
       </c>
       <c r="C764" t="s">
-        <v>553</v>
+        <v>280</v>
       </c>
       <c r="D764" t="s">
         <v>265</v>
       </c>
       <c r="E764" t="s">
-        <v>1259</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="765" spans="1:5">
       <c r="A765">
         <v>764</v>
       </c>
       <c r="B765" t="s">
-        <v>279</v>
+        <v>483</v>
       </c>
       <c r="C765" t="s">
-        <v>280</v>
+        <v>484</v>
       </c>
       <c r="D765" t="s">
         <v>265</v>
       </c>
       <c r="E765" t="s">
-        <v>1260</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="766" spans="1:5">
       <c r="A766">
         <v>765</v>
       </c>
       <c r="B766" t="s">
-        <v>483</v>
+        <v>310</v>
       </c>
       <c r="C766" t="s">
-        <v>484</v>
+        <v>288</v>
       </c>
       <c r="D766" t="s">
         <v>265</v>
       </c>
       <c r="E766" t="s">
-        <v>1261</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="767" spans="1:5">
       <c r="A767">
         <v>766</v>
       </c>
       <c r="B767" t="s">
-        <v>310</v>
+        <v>287</v>
       </c>
       <c r="C767" t="s">
         <v>288</v>
       </c>
       <c r="D767" t="s">
         <v>265</v>
       </c>
       <c r="E767" t="s">
-        <v>1262</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="768" spans="1:5">
       <c r="A768">
         <v>767</v>
       </c>
       <c r="B768" t="s">
-        <v>287</v>
+        <v>636</v>
       </c>
       <c r="C768" t="s">
-        <v>288</v>
+        <v>637</v>
       </c>
       <c r="D768" t="s">
         <v>265</v>
       </c>
       <c r="E768" t="s">
-        <v>1263</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="769" spans="1:5">
       <c r="A769">
         <v>768</v>
       </c>
       <c r="B769" t="s">
-        <v>636</v>
+        <v>1262</v>
       </c>
       <c r="C769" t="s">
-        <v>637</v>
+        <v>1263</v>
       </c>
       <c r="D769" t="s">
         <v>265</v>
       </c>
       <c r="E769" t="s">
         <v>1264</v>
       </c>
     </row>
     <row r="770" spans="1:5">
       <c r="A770">
         <v>769</v>
       </c>
       <c r="B770" t="s">
         <v>1265</v>
       </c>
       <c r="C770" t="s">
         <v>1266</v>
       </c>
       <c r="D770" t="s">
         <v>265</v>
       </c>
       <c r="E770" t="s">
         <v>1267</v>
       </c>
     </row>
     <row r="771" spans="1:5">
       <c r="A771">
         <v>770</v>
       </c>
       <c r="B771" t="s">
-        <v>1268</v>
+        <v>320</v>
       </c>
       <c r="C771" t="s">
-        <v>1269</v>
+        <v>321</v>
       </c>
       <c r="D771" t="s">
         <v>265</v>
       </c>
       <c r="E771" t="s">
-        <v>1270</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="772" spans="1:5">
       <c r="A772">
         <v>771</v>
       </c>
       <c r="B772" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="C772" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="D772" t="s">
         <v>265</v>
       </c>
       <c r="E772" t="s">
-        <v>1271</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="773" spans="1:5">
       <c r="A773">
         <v>772</v>
       </c>
       <c r="B773" t="s">
-        <v>327</v>
+        <v>560</v>
       </c>
       <c r="C773" t="s">
-        <v>328</v>
+        <v>561</v>
       </c>
       <c r="D773" t="s">
         <v>265</v>
       </c>
       <c r="E773" t="s">
-        <v>1272</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="774" spans="1:5">
       <c r="A774">
         <v>773</v>
       </c>
       <c r="B774" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="C774" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="D774" t="s">
         <v>265</v>
       </c>
       <c r="E774" t="s">
-        <v>1273</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="775" spans="1:5">
       <c r="A775">
         <v>774</v>
       </c>
       <c r="B775" t="s">
-        <v>567</v>
+        <v>334</v>
       </c>
       <c r="C775" t="s">
-        <v>568</v>
+        <v>335</v>
       </c>
       <c r="D775" t="s">
         <v>265</v>
       </c>
       <c r="E775" t="s">
-        <v>1274</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="776" spans="1:5">
       <c r="A776">
         <v>775</v>
       </c>
       <c r="B776" t="s">
-        <v>334</v>
+        <v>574</v>
       </c>
       <c r="C776" t="s">
-        <v>335</v>
+        <v>575</v>
       </c>
       <c r="D776" t="s">
         <v>265</v>
       </c>
       <c r="E776" t="s">
-        <v>1275</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="777" spans="1:5">
       <c r="A777">
         <v>776</v>
       </c>
       <c r="B777" t="s">
-        <v>574</v>
+        <v>341</v>
       </c>
       <c r="C777" t="s">
-        <v>575</v>
+        <v>342</v>
       </c>
       <c r="D777" t="s">
         <v>265</v>
       </c>
       <c r="E777" t="s">
-        <v>1276</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="778" spans="1:5">
       <c r="A778">
         <v>777</v>
       </c>
       <c r="B778" t="s">
-        <v>341</v>
+        <v>1275</v>
       </c>
       <c r="C778" t="s">
-        <v>342</v>
+        <v>1276</v>
       </c>
       <c r="D778" t="s">
         <v>265</v>
       </c>
       <c r="E778" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="779" spans="1:5">
       <c r="A779">
         <v>778</v>
       </c>
       <c r="B779" t="s">
         <v>1278</v>
       </c>
       <c r="C779" t="s">
         <v>1279</v>
       </c>
       <c r="D779" t="s">
         <v>265</v>
       </c>
       <c r="E779" t="s">
-        <v>1280</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="780" spans="1:5">
       <c r="A780">
         <v>779</v>
       </c>
       <c r="B780" t="s">
-        <v>1281</v>
+        <v>251</v>
       </c>
       <c r="C780" t="s">
-        <v>1282</v>
+        <v>252</v>
       </c>
       <c r="D780" t="s">
-        <v>265</v>
+        <v>178</v>
       </c>
       <c r="E780" t="s">
-        <v>1267</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="781" spans="1:5">
       <c r="A781">
         <v>780</v>
       </c>
       <c r="B781" t="s">
-        <v>251</v>
+        <v>642</v>
       </c>
       <c r="C781" t="s">
-        <v>252</v>
+        <v>643</v>
       </c>
       <c r="D781" t="s">
-        <v>178</v>
+        <v>269</v>
       </c>
       <c r="E781" t="s">
-        <v>1283</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="782" spans="1:5">
       <c r="A782">
         <v>781</v>
       </c>
       <c r="B782" t="s">
-        <v>642</v>
+        <v>257</v>
       </c>
       <c r="C782" t="s">
-        <v>643</v>
+        <v>258</v>
       </c>
       <c r="D782" t="s">
         <v>269</v>
       </c>
       <c r="E782" t="s">
-        <v>1284</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="783" spans="1:5">
       <c r="A783">
         <v>782</v>
       </c>
       <c r="B783" t="s">
-        <v>257</v>
+        <v>320</v>
       </c>
       <c r="C783" t="s">
-        <v>258</v>
+        <v>321</v>
       </c>
       <c r="D783" t="s">
         <v>269</v>
       </c>
       <c r="E783" t="s">
-        <v>1285</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="784" spans="1:5">
       <c r="A784">
         <v>783</v>
       </c>
       <c r="B784" t="s">
-        <v>320</v>
+        <v>271</v>
       </c>
       <c r="C784" t="s">
-        <v>321</v>
+        <v>272</v>
       </c>
       <c r="D784" t="s">
         <v>269</v>
       </c>
       <c r="E784" t="s">
-        <v>1286</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="785" spans="1:5">
       <c r="A785">
         <v>784</v>
       </c>
       <c r="B785" t="s">
-        <v>271</v>
+        <v>544</v>
       </c>
       <c r="C785" t="s">
-        <v>272</v>
+        <v>545</v>
       </c>
       <c r="D785" t="s">
         <v>269</v>
       </c>
       <c r="E785" t="s">
-        <v>1287</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="786" spans="1:5">
       <c r="A786">
         <v>785</v>
       </c>
       <c r="B786" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="C786" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="D786" t="s">
         <v>269</v>
       </c>
       <c r="E786" t="s">
-        <v>1288</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="787" spans="1:5">
       <c r="A787">
         <v>786</v>
       </c>
       <c r="B787" t="s">
-        <v>552</v>
+        <v>279</v>
       </c>
       <c r="C787" t="s">
-        <v>553</v>
+        <v>280</v>
       </c>
       <c r="D787" t="s">
         <v>269</v>
       </c>
       <c r="E787" t="s">
-        <v>1289</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="788" spans="1:5">
       <c r="A788">
         <v>787</v>
       </c>
       <c r="B788" t="s">
-        <v>279</v>
+        <v>483</v>
       </c>
       <c r="C788" t="s">
-        <v>280</v>
+        <v>484</v>
       </c>
       <c r="D788" t="s">
         <v>269</v>
       </c>
       <c r="E788" t="s">
-        <v>1290</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="789" spans="1:5">
       <c r="A789">
         <v>788</v>
       </c>
       <c r="B789" t="s">
-        <v>483</v>
+        <v>310</v>
       </c>
       <c r="C789" t="s">
-        <v>484</v>
+        <v>288</v>
       </c>
       <c r="D789" t="s">
         <v>269</v>
       </c>
       <c r="E789" t="s">
-        <v>1291</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="790" spans="1:5">
       <c r="A790">
         <v>789</v>
       </c>
       <c r="B790" t="s">
-        <v>310</v>
+        <v>1265</v>
       </c>
       <c r="C790" t="s">
-        <v>288</v>
+        <v>1266</v>
       </c>
       <c r="D790" t="s">
         <v>269</v>
       </c>
       <c r="E790" t="s">
-        <v>1292</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="791" spans="1:5">
       <c r="A791">
         <v>790</v>
       </c>
       <c r="B791" t="s">
-        <v>1268</v>
+        <v>327</v>
       </c>
       <c r="C791" t="s">
-        <v>1269</v>
+        <v>328</v>
       </c>
       <c r="D791" t="s">
         <v>269</v>
       </c>
       <c r="E791" t="s">
-        <v>1293</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="792" spans="1:5">
       <c r="A792">
         <v>791</v>
       </c>
       <c r="B792" t="s">
-        <v>327</v>
+        <v>560</v>
       </c>
       <c r="C792" t="s">
-        <v>328</v>
+        <v>561</v>
       </c>
       <c r="D792" t="s">
         <v>269</v>
       </c>
       <c r="E792" t="s">
-        <v>1294</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="793" spans="1:5">
       <c r="A793">
         <v>792</v>
       </c>
       <c r="B793" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="C793" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="D793" t="s">
         <v>269</v>
       </c>
       <c r="E793" t="s">
-        <v>1295</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="794" spans="1:5">
       <c r="A794">
         <v>793</v>
       </c>
       <c r="B794" t="s">
-        <v>567</v>
+        <v>334</v>
       </c>
       <c r="C794" t="s">
-        <v>568</v>
+        <v>335</v>
       </c>
       <c r="D794" t="s">
         <v>269</v>
       </c>
       <c r="E794" t="s">
-        <v>1296</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="795" spans="1:5">
       <c r="A795">
         <v>794</v>
       </c>
       <c r="B795" t="s">
-        <v>334</v>
+        <v>574</v>
       </c>
       <c r="C795" t="s">
-        <v>335</v>
+        <v>575</v>
       </c>
       <c r="D795" t="s">
         <v>269</v>
       </c>
       <c r="E795" t="s">
-        <v>1297</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="796" spans="1:5">
       <c r="A796">
         <v>795</v>
       </c>
       <c r="B796" t="s">
-        <v>574</v>
+        <v>341</v>
       </c>
       <c r="C796" t="s">
-        <v>575</v>
+        <v>342</v>
       </c>
       <c r="D796" t="s">
         <v>269</v>
       </c>
       <c r="E796" t="s">
-        <v>1298</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="797" spans="1:5">
       <c r="A797">
         <v>796</v>
       </c>
       <c r="B797" t="s">
-        <v>341</v>
+        <v>1275</v>
       </c>
       <c r="C797" t="s">
-        <v>342</v>
+        <v>1276</v>
       </c>
       <c r="D797" t="s">
         <v>269</v>
       </c>
       <c r="E797" t="s">
-        <v>1299</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="798" spans="1:5">
       <c r="A798">
         <v>797</v>
       </c>
       <c r="B798" t="s">
-        <v>1278</v>
+        <v>1262</v>
       </c>
       <c r="C798" t="s">
-        <v>1279</v>
+        <v>1263</v>
       </c>
       <c r="D798" t="s">
         <v>269</v>
       </c>
       <c r="E798" t="s">
-        <v>1300</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="799" spans="1:5">
       <c r="A799">
         <v>798</v>
       </c>
       <c r="B799" t="s">
-        <v>1265</v>
+        <v>1278</v>
       </c>
       <c r="C799" t="s">
-        <v>1266</v>
+        <v>1279</v>
       </c>
       <c r="D799" t="s">
         <v>269</v>
       </c>
       <c r="E799" t="s">
-        <v>1301</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="800" spans="1:5">
       <c r="A800">
         <v>799</v>
       </c>
       <c r="B800" t="s">
-        <v>1281</v>
+        <v>1244</v>
       </c>
       <c r="C800" t="s">
-        <v>1282</v>
+        <v>1245</v>
       </c>
       <c r="D800" t="s">
-        <v>269</v>
+        <v>1300</v>
       </c>
       <c r="E800" t="s">
-        <v>1302</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="801" spans="1:5">
       <c r="A801">
         <v>800</v>
       </c>
       <c r="B801" t="s">
-        <v>1247</v>
+        <v>202</v>
       </c>
       <c r="C801" t="s">
-        <v>1248</v>
+        <v>203</v>
       </c>
       <c r="D801" t="s">
-        <v>1303</v>
+        <v>1300</v>
       </c>
       <c r="E801" t="s">
-        <v>1304</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="802" spans="1:5">
       <c r="A802">
         <v>801</v>
       </c>
       <c r="B802" t="s">
-        <v>202</v>
+        <v>1303</v>
       </c>
       <c r="C802" t="s">
-        <v>203</v>
+        <v>1304</v>
       </c>
       <c r="D802" t="s">
-        <v>1303</v>
+        <v>1300</v>
       </c>
       <c r="E802" t="s">
         <v>1305</v>
       </c>
     </row>
     <row r="803" spans="1:5">
       <c r="A803">
         <v>802</v>
       </c>
       <c r="B803" t="s">
         <v>1306</v>
       </c>
       <c r="C803" t="s">
         <v>1307</v>
       </c>
       <c r="D803" t="s">
-        <v>1303</v>
+        <v>1300</v>
       </c>
       <c r="E803" t="s">
         <v>1308</v>
       </c>
     </row>
     <row r="804" spans="1:5">
       <c r="A804">
         <v>803</v>
       </c>
       <c r="B804" t="s">
+        <v>74</v>
+      </c>
+      <c r="C804" t="s">
+        <v>75</v>
+      </c>
+      <c r="D804" t="s">
+        <v>1300</v>
+      </c>
+      <c r="E804" t="s">
         <v>1309</v>
-      </c>
-[...7 lines deleted...]
-        <v>1311</v>
       </c>
     </row>
     <row r="805" spans="1:5">
       <c r="A805">
         <v>804</v>
       </c>
       <c r="B805" t="s">
-        <v>74</v>
+        <v>1310</v>
       </c>
       <c r="C805" t="s">
-        <v>75</v>
+        <v>1311</v>
       </c>
       <c r="D805" t="s">
-        <v>1303</v>
+        <v>1300</v>
       </c>
       <c r="E805" t="s">
         <v>1312</v>
       </c>
     </row>
     <row r="806" spans="1:5">
       <c r="A806">
         <v>805</v>
       </c>
       <c r="B806" t="s">
+        <v>883</v>
+      </c>
+      <c r="C806" t="s">
+        <v>884</v>
+      </c>
+      <c r="D806" t="s">
+        <v>7</v>
+      </c>
+      <c r="E806" t="s">
         <v>1313</v>
-      </c>
-[...7 lines deleted...]
-        <v>1315</v>
       </c>
     </row>
     <row r="807" spans="1:5">
       <c r="A807">
         <v>806</v>
       </c>
       <c r="B807" t="s">
-        <v>883</v>
+        <v>1099</v>
       </c>
       <c r="C807" t="s">
-        <v>884</v>
+        <v>1100</v>
       </c>
       <c r="D807" t="s">
-        <v>7</v>
+        <v>669</v>
       </c>
       <c r="E807" t="s">
-        <v>1316</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="808" spans="1:5">
       <c r="A808">
         <v>807</v>
       </c>
       <c r="B808" t="s">
         <v>1102</v>
       </c>
       <c r="C808" t="s">
         <v>1103</v>
       </c>
       <c r="D808" t="s">
         <v>669</v>
       </c>
       <c r="E808" t="s">
-        <v>1317</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="809" spans="1:5">
       <c r="A809">
         <v>808</v>
       </c>
       <c r="B809" t="s">
         <v>1105</v>
       </c>
       <c r="C809" t="s">
         <v>1106</v>
       </c>
       <c r="D809" t="s">
         <v>669</v>
       </c>
       <c r="E809" t="s">
-        <v>1318</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="810" spans="1:5">
       <c r="A810">
         <v>809</v>
       </c>
       <c r="B810" t="s">
-        <v>1108</v>
+        <v>1317</v>
       </c>
       <c r="C810" t="s">
-        <v>1109</v>
+        <v>1318</v>
       </c>
       <c r="D810" t="s">
         <v>669</v>
       </c>
       <c r="E810" t="s">
         <v>1319</v>
       </c>
     </row>
     <row r="811" spans="1:5">
       <c r="A811">
         <v>810</v>
       </c>
       <c r="B811" t="s">
         <v>1320</v>
       </c>
       <c r="C811" t="s">
         <v>1321</v>
       </c>
       <c r="D811" t="s">
         <v>669</v>
       </c>
       <c r="E811" t="s">
         <v>1322</v>
       </c>
     </row>
@@ -19504,5177 +19495,5160 @@
         <v>1328</v>
       </c>
     </row>
     <row r="814" spans="1:5">
       <c r="A814">
         <v>813</v>
       </c>
       <c r="B814" t="s">
         <v>1329</v>
       </c>
       <c r="C814" t="s">
         <v>1330</v>
       </c>
       <c r="D814" t="s">
         <v>669</v>
       </c>
       <c r="E814" t="s">
         <v>1331</v>
       </c>
     </row>
     <row r="815" spans="1:5">
       <c r="A815">
         <v>814</v>
       </c>
       <c r="B815" t="s">
-        <v>1332</v>
+        <v>1090</v>
       </c>
       <c r="C815" t="s">
-        <v>1333</v>
+        <v>1091</v>
       </c>
       <c r="D815" t="s">
         <v>669</v>
       </c>
       <c r="E815" t="s">
-        <v>1334</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="816" spans="1:5">
       <c r="A816">
         <v>815</v>
       </c>
       <c r="B816" t="s">
         <v>1093</v>
       </c>
       <c r="C816" t="s">
         <v>1094</v>
       </c>
       <c r="D816" t="s">
         <v>669</v>
       </c>
       <c r="E816" t="s">
-        <v>1335</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="817" spans="1:5">
       <c r="A817">
         <v>816</v>
       </c>
       <c r="B817" t="s">
         <v>1096</v>
       </c>
       <c r="C817" t="s">
         <v>1097</v>
       </c>
       <c r="D817" t="s">
         <v>669</v>
       </c>
       <c r="E817" t="s">
-        <v>1336</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="818" spans="1:5">
       <c r="A818">
         <v>817</v>
       </c>
       <c r="B818" t="s">
-        <v>1099</v>
+        <v>1108</v>
       </c>
       <c r="C818" t="s">
-        <v>1100</v>
+        <v>1109</v>
       </c>
       <c r="D818" t="s">
         <v>669</v>
       </c>
       <c r="E818" t="s">
-        <v>1337</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="819" spans="1:5">
       <c r="A819">
         <v>818</v>
       </c>
       <c r="B819" t="s">
         <v>1111</v>
       </c>
       <c r="C819" t="s">
         <v>1112</v>
       </c>
       <c r="D819" t="s">
         <v>669</v>
       </c>
       <c r="E819" t="s">
-        <v>1338</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="820" spans="1:5">
       <c r="A820">
         <v>819</v>
       </c>
       <c r="B820" t="s">
         <v>1114</v>
       </c>
       <c r="C820" t="s">
         <v>1115</v>
       </c>
       <c r="D820" t="s">
         <v>669</v>
       </c>
       <c r="E820" t="s">
-        <v>1339</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="821" spans="1:5">
       <c r="A821">
         <v>820</v>
       </c>
       <c r="B821" t="s">
         <v>1117</v>
       </c>
       <c r="C821" t="s">
         <v>1118</v>
       </c>
       <c r="D821" t="s">
         <v>669</v>
       </c>
       <c r="E821" t="s">
-        <v>1340</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="822" spans="1:5">
       <c r="A822">
         <v>821</v>
       </c>
       <c r="B822" t="s">
         <v>1120</v>
       </c>
       <c r="C822" t="s">
         <v>1121</v>
       </c>
       <c r="D822" t="s">
         <v>669</v>
       </c>
       <c r="E822" t="s">
-        <v>1341</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="823" spans="1:5">
       <c r="A823">
         <v>822</v>
       </c>
       <c r="B823" t="s">
         <v>1123</v>
       </c>
       <c r="C823" t="s">
         <v>1124</v>
       </c>
       <c r="D823" t="s">
         <v>669</v>
       </c>
       <c r="E823" t="s">
-        <v>1342</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="824" spans="1:5">
       <c r="A824">
         <v>823</v>
       </c>
       <c r="B824" t="s">
         <v>1126</v>
       </c>
       <c r="C824" t="s">
         <v>1127</v>
       </c>
       <c r="D824" t="s">
         <v>669</v>
       </c>
       <c r="E824" t="s">
-        <v>1343</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="825" spans="1:5">
       <c r="A825">
         <v>824</v>
       </c>
       <c r="B825" t="s">
-        <v>1129</v>
+        <v>1168</v>
       </c>
       <c r="C825" t="s">
-        <v>1130</v>
+        <v>1169</v>
       </c>
       <c r="D825" t="s">
         <v>669</v>
       </c>
       <c r="E825" t="s">
-        <v>1344</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="826" spans="1:5">
       <c r="A826">
         <v>825</v>
       </c>
       <c r="B826" t="s">
         <v>1171</v>
       </c>
       <c r="C826" t="s">
         <v>1172</v>
       </c>
       <c r="D826" t="s">
         <v>669</v>
       </c>
       <c r="E826" t="s">
-        <v>1345</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="827" spans="1:5">
       <c r="A827">
         <v>826</v>
       </c>
       <c r="B827" t="s">
         <v>1174</v>
       </c>
       <c r="C827" t="s">
         <v>1175</v>
       </c>
       <c r="D827" t="s">
         <v>669</v>
       </c>
       <c r="E827" t="s">
-        <v>1346</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="828" spans="1:5">
       <c r="A828">
         <v>827</v>
       </c>
       <c r="B828" t="s">
         <v>1177</v>
       </c>
       <c r="C828" t="s">
         <v>1178</v>
       </c>
       <c r="D828" t="s">
         <v>669</v>
       </c>
       <c r="E828" t="s">
-        <v>1347</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="829" spans="1:5">
       <c r="A829">
         <v>828</v>
       </c>
       <c r="B829" t="s">
         <v>1180</v>
       </c>
       <c r="C829" t="s">
         <v>1181</v>
       </c>
       <c r="D829" t="s">
         <v>669</v>
       </c>
       <c r="E829" t="s">
-        <v>1348</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="830" spans="1:5">
       <c r="A830">
         <v>829</v>
       </c>
       <c r="B830" t="s">
         <v>1183</v>
       </c>
       <c r="C830" t="s">
         <v>1184</v>
       </c>
       <c r="D830" t="s">
         <v>669</v>
       </c>
       <c r="E830" t="s">
-        <v>1349</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="831" spans="1:5">
       <c r="A831">
         <v>830</v>
       </c>
       <c r="B831" t="s">
         <v>1186</v>
       </c>
       <c r="C831" t="s">
         <v>1187</v>
       </c>
       <c r="D831" t="s">
         <v>669</v>
       </c>
       <c r="E831" t="s">
-        <v>1350</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="832" spans="1:5">
       <c r="A832">
         <v>831</v>
       </c>
       <c r="B832" t="s">
         <v>1189</v>
       </c>
       <c r="C832" t="s">
         <v>1190</v>
       </c>
       <c r="D832" t="s">
         <v>669</v>
       </c>
       <c r="E832" t="s">
-        <v>1351</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="833" spans="1:5">
       <c r="A833">
         <v>832</v>
       </c>
       <c r="B833" t="s">
-        <v>1192</v>
+        <v>1129</v>
       </c>
       <c r="C833" t="s">
-        <v>1193</v>
+        <v>1130</v>
       </c>
       <c r="D833" t="s">
         <v>669</v>
       </c>
       <c r="E833" t="s">
-        <v>1352</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="834" spans="1:5">
       <c r="A834">
         <v>833</v>
       </c>
       <c r="B834" t="s">
         <v>1132</v>
       </c>
       <c r="C834" t="s">
         <v>1133</v>
       </c>
       <c r="D834" t="s">
         <v>669</v>
       </c>
       <c r="E834" t="s">
-        <v>1353</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="835" spans="1:5">
       <c r="A835">
         <v>834</v>
       </c>
       <c r="B835" t="s">
         <v>1135</v>
       </c>
       <c r="C835" t="s">
         <v>1136</v>
       </c>
       <c r="D835" t="s">
         <v>669</v>
       </c>
       <c r="E835" t="s">
-        <v>1354</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="836" spans="1:5">
       <c r="A836">
         <v>835</v>
       </c>
       <c r="B836" t="s">
         <v>1138</v>
       </c>
       <c r="C836" t="s">
         <v>1139</v>
       </c>
       <c r="D836" t="s">
         <v>669</v>
       </c>
       <c r="E836" t="s">
-        <v>1355</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="837" spans="1:5">
       <c r="A837">
         <v>836</v>
       </c>
       <c r="B837" t="s">
         <v>1141</v>
       </c>
       <c r="C837" t="s">
         <v>1142</v>
       </c>
       <c r="D837" t="s">
         <v>669</v>
       </c>
       <c r="E837" t="s">
-        <v>1356</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="838" spans="1:5">
       <c r="A838">
         <v>837</v>
       </c>
       <c r="B838" t="s">
         <v>1144</v>
       </c>
       <c r="C838" t="s">
         <v>1145</v>
       </c>
       <c r="D838" t="s">
         <v>669</v>
       </c>
       <c r="E838" t="s">
-        <v>1357</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="839" spans="1:5">
       <c r="A839">
         <v>838</v>
       </c>
       <c r="B839" t="s">
         <v>1147</v>
       </c>
       <c r="C839" t="s">
         <v>1148</v>
       </c>
       <c r="D839" t="s">
         <v>669</v>
       </c>
       <c r="E839" t="s">
-        <v>1358</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="840" spans="1:5">
       <c r="A840">
         <v>839</v>
       </c>
       <c r="B840" t="s">
         <v>1150</v>
       </c>
       <c r="C840" t="s">
         <v>1151</v>
       </c>
       <c r="D840" t="s">
         <v>669</v>
       </c>
       <c r="E840" t="s">
-        <v>1359</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="841" spans="1:5">
       <c r="A841">
         <v>840</v>
       </c>
       <c r="B841" t="s">
-        <v>1153</v>
+        <v>816</v>
       </c>
       <c r="C841" t="s">
-        <v>1154</v>
+        <v>817</v>
       </c>
       <c r="D841" t="s">
-        <v>669</v>
+        <v>11</v>
       </c>
       <c r="E841" t="s">
-        <v>1360</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="842" spans="1:5">
       <c r="A842">
         <v>841</v>
       </c>
       <c r="B842" t="s">
-        <v>816</v>
+        <v>1153</v>
       </c>
       <c r="C842" t="s">
-        <v>817</v>
+        <v>1154</v>
       </c>
       <c r="D842" t="s">
-        <v>11</v>
+        <v>669</v>
       </c>
       <c r="E842" t="s">
-        <v>1361</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="843" spans="1:5">
       <c r="A843">
         <v>842</v>
       </c>
       <c r="B843" t="s">
         <v>1156</v>
       </c>
       <c r="C843" t="s">
         <v>1157</v>
       </c>
       <c r="D843" t="s">
         <v>669</v>
       </c>
       <c r="E843" t="s">
-        <v>1362</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="844" spans="1:5">
       <c r="A844">
         <v>843</v>
       </c>
       <c r="B844" t="s">
         <v>1159</v>
       </c>
       <c r="C844" t="s">
         <v>1160</v>
       </c>
       <c r="D844" t="s">
         <v>669</v>
       </c>
       <c r="E844" t="s">
-        <v>1363</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="845" spans="1:5">
       <c r="A845">
         <v>844</v>
       </c>
       <c r="B845" t="s">
         <v>1162</v>
       </c>
       <c r="C845" t="s">
         <v>1163</v>
       </c>
       <c r="D845" t="s">
         <v>669</v>
       </c>
       <c r="E845" t="s">
-        <v>1364</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="846" spans="1:5">
       <c r="A846">
         <v>845</v>
       </c>
       <c r="B846" t="s">
         <v>1165</v>
       </c>
       <c r="C846" t="s">
         <v>1166</v>
       </c>
       <c r="D846" t="s">
         <v>669</v>
       </c>
       <c r="E846" t="s">
-        <v>1365</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="847" spans="1:5">
       <c r="A847">
         <v>846</v>
       </c>
       <c r="B847" t="s">
-        <v>1168</v>
+        <v>1192</v>
       </c>
       <c r="C847" t="s">
-        <v>1169</v>
+        <v>1193</v>
       </c>
       <c r="D847" t="s">
         <v>669</v>
       </c>
       <c r="E847" t="s">
-        <v>1366</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="848" spans="1:5">
       <c r="A848">
         <v>847</v>
       </c>
       <c r="B848" t="s">
-        <v>1195</v>
+        <v>1196</v>
       </c>
       <c r="C848" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="D848" t="s">
         <v>669</v>
       </c>
       <c r="E848" t="s">
-        <v>1367</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="849" spans="1:5">
       <c r="A849">
         <v>848</v>
       </c>
       <c r="B849" t="s">
-        <v>1199</v>
+        <v>1200</v>
       </c>
       <c r="C849" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="D849" t="s">
         <v>669</v>
       </c>
       <c r="E849" t="s">
-        <v>1368</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="850" spans="1:5">
       <c r="A850">
         <v>849</v>
       </c>
       <c r="B850" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="C850" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="D850" t="s">
         <v>669</v>
       </c>
       <c r="E850" t="s">
-        <v>1369</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="851" spans="1:5">
       <c r="A851">
         <v>850</v>
       </c>
       <c r="B851" t="s">
-        <v>1207</v>
+        <v>1208</v>
       </c>
       <c r="C851" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="D851" t="s">
         <v>669</v>
       </c>
       <c r="E851" t="s">
-        <v>1370</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="852" spans="1:5">
       <c r="A852">
         <v>851</v>
       </c>
       <c r="B852" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="C852" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="D852" t="s">
         <v>669</v>
       </c>
       <c r="E852" t="s">
-        <v>1371</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="853" spans="1:5">
       <c r="A853">
         <v>852</v>
       </c>
       <c r="B853" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="C853" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="D853" t="s">
         <v>669</v>
       </c>
       <c r="E853" t="s">
-        <v>1372</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="854" spans="1:5">
       <c r="A854">
         <v>853</v>
       </c>
       <c r="B854" t="s">
-        <v>1219</v>
+        <v>1222</v>
       </c>
       <c r="C854" t="s">
-        <v>1220</v>
+        <v>1223</v>
       </c>
       <c r="D854" t="s">
         <v>669</v>
       </c>
       <c r="E854" t="s">
-        <v>1373</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="855" spans="1:5">
       <c r="A855">
         <v>854</v>
       </c>
       <c r="B855" t="s">
-        <v>1225</v>
+        <v>1262</v>
       </c>
       <c r="C855" t="s">
-        <v>1226</v>
+        <v>1263</v>
       </c>
       <c r="D855" t="s">
-        <v>669</v>
+        <v>267</v>
       </c>
       <c r="E855" t="s">
-        <v>1374</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="856" spans="1:5">
       <c r="A856">
         <v>855</v>
       </c>
       <c r="B856" t="s">
-        <v>1265</v>
+        <v>1001</v>
       </c>
       <c r="C856" t="s">
-        <v>1266</v>
+        <v>1002</v>
       </c>
       <c r="D856" t="s">
-        <v>267</v>
+        <v>7</v>
       </c>
       <c r="E856" t="s">
-        <v>1375</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="857" spans="1:5">
       <c r="A857">
         <v>856</v>
       </c>
       <c r="B857" t="s">
-        <v>1004</v>
+        <v>998</v>
       </c>
       <c r="C857" t="s">
-        <v>1005</v>
+        <v>999</v>
       </c>
       <c r="D857" t="s">
         <v>7</v>
       </c>
       <c r="E857" t="s">
-        <v>1376</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="858" spans="1:5">
       <c r="A858">
         <v>857</v>
       </c>
       <c r="B858" t="s">
-        <v>1001</v>
+        <v>992</v>
       </c>
       <c r="C858" t="s">
-        <v>1002</v>
+        <v>993</v>
       </c>
       <c r="D858" t="s">
         <v>7</v>
       </c>
       <c r="E858" t="s">
-        <v>1377</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="859" spans="1:5">
       <c r="A859">
         <v>858</v>
       </c>
       <c r="B859" t="s">
-        <v>995</v>
+        <v>1376</v>
       </c>
       <c r="C859" t="s">
-        <v>996</v>
+        <v>1377</v>
       </c>
       <c r="D859" t="s">
         <v>7</v>
       </c>
       <c r="E859" t="s">
         <v>1378</v>
       </c>
     </row>
     <row r="860" spans="1:5">
       <c r="A860">
         <v>859</v>
       </c>
       <c r="B860" t="s">
-        <v>1379</v>
+        <v>1376</v>
       </c>
       <c r="C860" t="s">
-        <v>1380</v>
+        <v>1377</v>
       </c>
       <c r="D860" t="s">
         <v>7</v>
       </c>
       <c r="E860" t="s">
-        <v>1381</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="861" spans="1:5">
       <c r="A861">
         <v>860</v>
       </c>
       <c r="B861" t="s">
-        <v>1379</v>
+        <v>1376</v>
       </c>
       <c r="C861" t="s">
-        <v>1380</v>
+        <v>1377</v>
       </c>
       <c r="D861" t="s">
         <v>7</v>
       </c>
       <c r="E861" t="s">
-        <v>1382</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="862" spans="1:5">
       <c r="A862">
         <v>861</v>
       </c>
       <c r="B862" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="C862" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
       <c r="D862" t="s">
         <v>7</v>
       </c>
       <c r="E862" t="s">
         <v>1383</v>
       </c>
     </row>
     <row r="863" spans="1:5">
       <c r="A863">
         <v>862</v>
       </c>
       <c r="B863" t="s">
-        <v>1384</v>
+        <v>1381</v>
       </c>
       <c r="C863" t="s">
-        <v>1385</v>
+        <v>1382</v>
       </c>
       <c r="D863" t="s">
         <v>7</v>
       </c>
       <c r="E863" t="s">
-        <v>1386</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="864" spans="1:5">
       <c r="A864">
         <v>863</v>
       </c>
       <c r="B864" t="s">
-        <v>1384</v>
+        <v>1381</v>
       </c>
       <c r="C864" t="s">
-        <v>1385</v>
+        <v>1382</v>
       </c>
       <c r="D864" t="s">
         <v>7</v>
       </c>
       <c r="E864" t="s">
-        <v>1387</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="865" spans="1:5">
       <c r="A865">
         <v>864</v>
       </c>
       <c r="B865" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
       <c r="C865" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
       <c r="D865" t="s">
         <v>7</v>
       </c>
       <c r="E865" t="s">
         <v>1388</v>
       </c>
     </row>
     <row r="866" spans="1:5">
       <c r="A866">
         <v>865</v>
       </c>
       <c r="B866" t="s">
-        <v>1389</v>
+        <v>1386</v>
       </c>
       <c r="C866" t="s">
-        <v>1390</v>
+        <v>1387</v>
       </c>
       <c r="D866" t="s">
         <v>7</v>
       </c>
       <c r="E866" t="s">
-        <v>1391</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="867" spans="1:5">
       <c r="A867">
         <v>866</v>
       </c>
       <c r="B867" t="s">
-        <v>1389</v>
+        <v>530</v>
       </c>
       <c r="C867" t="s">
+        <v>531</v>
+      </c>
+      <c r="D867" t="s">
+        <v>267</v>
+      </c>
+      <c r="E867" t="s">
         <v>1390</v>
-      </c>
-[...4 lines deleted...]
-        <v>1392</v>
       </c>
     </row>
     <row r="868" spans="1:5">
       <c r="A868">
         <v>867</v>
       </c>
       <c r="B868" t="s">
-        <v>530</v>
+        <v>257</v>
       </c>
       <c r="C868" t="s">
-        <v>531</v>
+        <v>258</v>
       </c>
       <c r="D868" t="s">
         <v>267</v>
       </c>
       <c r="E868" t="s">
-        <v>1393</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="869" spans="1:5">
       <c r="A869">
         <v>868</v>
       </c>
       <c r="B869" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="C869" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="D869" t="s">
         <v>267</v>
       </c>
       <c r="E869" t="s">
-        <v>1394</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="870" spans="1:5">
       <c r="A870">
         <v>869</v>
       </c>
       <c r="B870" t="s">
-        <v>271</v>
+        <v>544</v>
       </c>
       <c r="C870" t="s">
-        <v>272</v>
+        <v>545</v>
       </c>
       <c r="D870" t="s">
         <v>267</v>
       </c>
       <c r="E870" t="s">
-        <v>1395</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="871" spans="1:5">
       <c r="A871">
         <v>870</v>
       </c>
       <c r="B871" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="C871" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="D871" t="s">
         <v>267</v>
       </c>
       <c r="E871" t="s">
-        <v>1396</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="872" spans="1:5">
       <c r="A872">
         <v>871</v>
       </c>
       <c r="B872" t="s">
-        <v>552</v>
+        <v>279</v>
       </c>
       <c r="C872" t="s">
-        <v>553</v>
+        <v>280</v>
       </c>
       <c r="D872" t="s">
         <v>267</v>
       </c>
       <c r="E872" t="s">
-        <v>1397</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="873" spans="1:5">
       <c r="A873">
         <v>872</v>
       </c>
       <c r="B873" t="s">
-        <v>279</v>
+        <v>483</v>
       </c>
       <c r="C873" t="s">
-        <v>280</v>
+        <v>484</v>
       </c>
       <c r="D873" t="s">
         <v>267</v>
       </c>
       <c r="E873" t="s">
-        <v>1398</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="874" spans="1:5">
       <c r="A874">
         <v>873</v>
       </c>
       <c r="B874" t="s">
-        <v>483</v>
+        <v>1278</v>
       </c>
       <c r="C874" t="s">
-        <v>484</v>
+        <v>1279</v>
       </c>
       <c r="D874" t="s">
         <v>267</v>
       </c>
       <c r="E874" t="s">
-        <v>1399</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="875" spans="1:5">
       <c r="A875">
         <v>874</v>
       </c>
       <c r="B875" t="s">
-        <v>1281</v>
+        <v>642</v>
       </c>
       <c r="C875" t="s">
-        <v>1282</v>
+        <v>643</v>
       </c>
       <c r="D875" t="s">
         <v>267</v>
       </c>
       <c r="E875" t="s">
-        <v>1400</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="876" spans="1:5">
       <c r="A876">
         <v>875</v>
       </c>
       <c r="B876" t="s">
-        <v>642</v>
+        <v>320</v>
       </c>
       <c r="C876" t="s">
-        <v>643</v>
+        <v>321</v>
       </c>
       <c r="D876" t="s">
         <v>267</v>
       </c>
       <c r="E876" t="s">
-        <v>1401</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="877" spans="1:5">
       <c r="A877">
         <v>876</v>
       </c>
       <c r="B877" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="C877" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="D877" t="s">
         <v>267</v>
       </c>
       <c r="E877" t="s">
-        <v>1402</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="878" spans="1:5">
       <c r="A878">
         <v>877</v>
       </c>
       <c r="B878" t="s">
-        <v>327</v>
+        <v>560</v>
       </c>
       <c r="C878" t="s">
-        <v>328</v>
+        <v>561</v>
       </c>
       <c r="D878" t="s">
         <v>267</v>
       </c>
       <c r="E878" t="s">
-        <v>1403</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="879" spans="1:5">
       <c r="A879">
         <v>878</v>
       </c>
       <c r="B879" t="s">
-        <v>560</v>
+        <v>567</v>
       </c>
       <c r="C879" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="D879" t="s">
         <v>267</v>
       </c>
       <c r="E879" t="s">
-        <v>1404</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="880" spans="1:5">
       <c r="A880">
         <v>879</v>
       </c>
       <c r="B880" t="s">
-        <v>567</v>
+        <v>334</v>
       </c>
       <c r="C880" t="s">
-        <v>568</v>
+        <v>335</v>
       </c>
       <c r="D880" t="s">
         <v>267</v>
       </c>
       <c r="E880" t="s">
-        <v>1405</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="881" spans="1:5">
       <c r="A881">
         <v>880</v>
       </c>
       <c r="B881" t="s">
-        <v>334</v>
+        <v>574</v>
       </c>
       <c r="C881" t="s">
-        <v>335</v>
+        <v>575</v>
       </c>
       <c r="D881" t="s">
         <v>267</v>
       </c>
       <c r="E881" t="s">
-        <v>1406</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="882" spans="1:5">
       <c r="A882">
         <v>881</v>
       </c>
       <c r="B882" t="s">
-        <v>574</v>
+        <v>310</v>
       </c>
       <c r="C882" t="s">
-        <v>575</v>
+        <v>288</v>
       </c>
       <c r="D882" t="s">
         <v>267</v>
       </c>
       <c r="E882" t="s">
-        <v>1407</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="883" spans="1:5">
       <c r="A883">
         <v>882</v>
       </c>
       <c r="B883" t="s">
-        <v>310</v>
+        <v>1265</v>
       </c>
       <c r="C883" t="s">
-        <v>288</v>
+        <v>1266</v>
       </c>
       <c r="D883" t="s">
         <v>267</v>
       </c>
       <c r="E883" t="s">
-        <v>1408</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="884" spans="1:5">
       <c r="A884">
         <v>883</v>
       </c>
       <c r="B884" t="s">
-        <v>1268</v>
+        <v>636</v>
       </c>
       <c r="C884" t="s">
-        <v>1269</v>
+        <v>637</v>
       </c>
       <c r="D884" t="s">
         <v>267</v>
       </c>
       <c r="E884" t="s">
-        <v>1409</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="885" spans="1:5">
       <c r="A885">
         <v>884</v>
       </c>
       <c r="B885" t="s">
-        <v>636</v>
+        <v>341</v>
       </c>
       <c r="C885" t="s">
-        <v>637</v>
+        <v>342</v>
       </c>
       <c r="D885" t="s">
         <v>267</v>
       </c>
       <c r="E885" t="s">
-        <v>1410</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="886" spans="1:5">
       <c r="A886">
         <v>885</v>
       </c>
       <c r="B886" t="s">
-        <v>341</v>
+        <v>1275</v>
       </c>
       <c r="C886" t="s">
-        <v>342</v>
+        <v>1276</v>
       </c>
       <c r="D886" t="s">
         <v>267</v>
       </c>
       <c r="E886" t="s">
-        <v>1411</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="887" spans="1:5">
       <c r="A887">
         <v>886</v>
       </c>
       <c r="B887" t="s">
-        <v>1278</v>
+        <v>523</v>
       </c>
       <c r="C887" t="s">
-        <v>1279</v>
+        <v>524</v>
       </c>
       <c r="D887" t="s">
         <v>267</v>
       </c>
       <c r="E887" t="s">
-        <v>1412</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="888" spans="1:5">
       <c r="A888">
         <v>887</v>
       </c>
       <c r="B888" t="s">
-        <v>523</v>
+        <v>622</v>
       </c>
       <c r="C888" t="s">
-        <v>524</v>
+        <v>623</v>
       </c>
       <c r="D888" t="s">
         <v>267</v>
       </c>
       <c r="E888" t="s">
-        <v>1413</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="889" spans="1:5">
       <c r="A889">
         <v>888</v>
       </c>
       <c r="B889" t="s">
-        <v>622</v>
+        <v>629</v>
       </c>
       <c r="C889" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="D889" t="s">
         <v>267</v>
       </c>
       <c r="E889" t="s">
-        <v>1414</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="890" spans="1:5">
       <c r="A890">
         <v>889</v>
       </c>
       <c r="B890" t="s">
-        <v>629</v>
+        <v>400</v>
       </c>
       <c r="C890" t="s">
-        <v>630</v>
+        <v>401</v>
       </c>
       <c r="D890" t="s">
         <v>267</v>
       </c>
       <c r="E890" t="s">
-        <v>1415</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="891" spans="1:5">
       <c r="A891">
         <v>890</v>
       </c>
       <c r="B891" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="C891" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="D891" t="s">
         <v>267</v>
       </c>
       <c r="E891" t="s">
-        <v>1416</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="892" spans="1:5">
       <c r="A892">
         <v>891</v>
       </c>
       <c r="B892" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="C892" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="D892" t="s">
         <v>267</v>
       </c>
       <c r="E892" t="s">
-        <v>1417</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="893" spans="1:5">
       <c r="A893">
         <v>892</v>
       </c>
       <c r="B893" t="s">
-        <v>413</v>
+        <v>424</v>
       </c>
       <c r="C893" t="s">
-        <v>414</v>
+        <v>425</v>
       </c>
       <c r="D893" t="s">
         <v>267</v>
       </c>
       <c r="E893" t="s">
-        <v>1418</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="894" spans="1:5">
       <c r="A894">
         <v>893</v>
       </c>
       <c r="B894" t="s">
-        <v>424</v>
+        <v>1417</v>
       </c>
       <c r="C894" t="s">
-        <v>425</v>
+        <v>1418</v>
       </c>
       <c r="D894" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="E894" t="s">
         <v>1419</v>
       </c>
     </row>
     <row r="895" spans="1:5">
       <c r="A895">
         <v>894</v>
       </c>
       <c r="B895" t="s">
         <v>1420</v>
       </c>
       <c r="C895" t="s">
         <v>1421</v>
       </c>
       <c r="D895" t="s">
-        <v>11</v>
+        <v>696</v>
       </c>
       <c r="E895" t="s">
         <v>1422</v>
       </c>
     </row>
     <row r="896" spans="1:5">
       <c r="A896">
         <v>895</v>
       </c>
       <c r="B896" t="s">
         <v>1423</v>
       </c>
       <c r="C896" t="s">
         <v>1424</v>
       </c>
       <c r="D896" t="s">
         <v>696</v>
       </c>
       <c r="E896" t="s">
         <v>1425</v>
       </c>
     </row>
     <row r="897" spans="1:5">
       <c r="A897">
         <v>896</v>
       </c>
       <c r="B897" t="s">
+        <v>826</v>
+      </c>
+      <c r="C897" t="s">
+        <v>827</v>
+      </c>
+      <c r="D897" t="s">
+        <v>7</v>
+      </c>
+      <c r="E897" t="s">
         <v>1426</v>
-      </c>
-[...7 lines deleted...]
-        <v>1428</v>
       </c>
     </row>
     <row r="898" spans="1:5">
       <c r="A898">
         <v>897</v>
       </c>
       <c r="B898" t="s">
-        <v>826</v>
+        <v>944</v>
       </c>
       <c r="C898" t="s">
-        <v>827</v>
+        <v>945</v>
       </c>
       <c r="D898" t="s">
         <v>7</v>
       </c>
       <c r="E898" t="s">
-        <v>1429</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="899" spans="1:5">
       <c r="A899">
         <v>898</v>
       </c>
       <c r="B899" t="s">
-        <v>947</v>
+        <v>941</v>
       </c>
       <c r="C899" t="s">
-        <v>948</v>
+        <v>942</v>
       </c>
       <c r="D899" t="s">
         <v>7</v>
       </c>
       <c r="E899" t="s">
-        <v>1430</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="900" spans="1:5">
       <c r="A900">
         <v>899</v>
       </c>
       <c r="B900" t="s">
-        <v>944</v>
+        <v>717</v>
       </c>
       <c r="C900" t="s">
-        <v>945</v>
+        <v>718</v>
       </c>
       <c r="D900" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="E900" t="s">
-        <v>1431</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="901" spans="1:5">
       <c r="A901">
         <v>900</v>
       </c>
       <c r="B901" t="s">
-        <v>717</v>
+        <v>665</v>
       </c>
       <c r="C901" t="s">
-        <v>718</v>
+        <v>666</v>
       </c>
       <c r="D901" t="s">
-        <v>11</v>
+        <v>265</v>
       </c>
       <c r="E901" t="s">
-        <v>1086</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="902" spans="1:5">
       <c r="A902">
         <v>901</v>
       </c>
       <c r="B902" t="s">
-        <v>665</v>
+        <v>1430</v>
       </c>
       <c r="C902" t="s">
-        <v>666</v>
+        <v>1431</v>
       </c>
       <c r="D902" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E902" t="s">
         <v>1432</v>
       </c>
     </row>
     <row r="903" spans="1:5">
       <c r="A903">
         <v>902</v>
       </c>
       <c r="B903" t="s">
-        <v>1433</v>
+        <v>705</v>
       </c>
       <c r="C903" t="s">
-        <v>1434</v>
+        <v>706</v>
       </c>
       <c r="D903" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="E903" t="s">
-        <v>1435</v>
+        <v>733</v>
       </c>
     </row>
     <row r="904" spans="1:5">
       <c r="A904">
         <v>903</v>
       </c>
       <c r="B904" t="s">
-        <v>705</v>
+        <v>844</v>
       </c>
       <c r="C904" t="s">
-        <v>706</v>
+        <v>845</v>
       </c>
       <c r="D904" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E904" t="s">
-        <v>733</v>
+        <v>870</v>
       </c>
     </row>
     <row r="905" spans="1:5">
       <c r="A905">
         <v>904</v>
       </c>
       <c r="B905" t="s">
-        <v>844</v>
+        <v>941</v>
       </c>
       <c r="C905" t="s">
-        <v>845</v>
+        <v>942</v>
       </c>
       <c r="D905" t="s">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="E905" t="s">
-        <v>870</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="906" spans="1:5">
       <c r="A906">
         <v>905</v>
       </c>
       <c r="B906" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="C906" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="D906" t="s">
         <v>7</v>
       </c>
       <c r="E906" t="s">
-        <v>1436</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="907" spans="1:5">
       <c r="A907">
         <v>906</v>
       </c>
       <c r="B907" t="s">
-        <v>944</v>
+        <v>941</v>
       </c>
       <c r="C907" t="s">
-        <v>945</v>
+        <v>942</v>
       </c>
       <c r="D907" t="s">
         <v>7</v>
       </c>
       <c r="E907" t="s">
-        <v>1437</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="908" spans="1:5">
       <c r="A908">
         <v>907</v>
       </c>
       <c r="B908" t="s">
         <v>944</v>
       </c>
       <c r="C908" t="s">
         <v>945</v>
       </c>
       <c r="D908" t="s">
         <v>7</v>
       </c>
       <c r="E908" t="s">
-        <v>1438</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="909" spans="1:5">
       <c r="A909">
         <v>908</v>
       </c>
       <c r="B909" t="s">
-        <v>947</v>
+        <v>952</v>
       </c>
       <c r="C909" t="s">
-        <v>948</v>
+        <v>953</v>
       </c>
       <c r="D909" t="s">
         <v>7</v>
       </c>
       <c r="E909" t="s">
-        <v>1439</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="910" spans="1:5">
       <c r="A910">
         <v>909</v>
       </c>
       <c r="B910" t="s">
-        <v>955</v>
+        <v>933</v>
       </c>
       <c r="C910" t="s">
-        <v>956</v>
+        <v>934</v>
       </c>
       <c r="D910" t="s">
         <v>7</v>
       </c>
       <c r="E910" t="s">
-        <v>1440</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="911" spans="1:5">
       <c r="A911">
         <v>910</v>
       </c>
       <c r="B911" t="s">
-        <v>933</v>
+        <v>705</v>
       </c>
       <c r="C911" t="s">
-        <v>934</v>
+        <v>706</v>
       </c>
       <c r="D911" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="E911" t="s">
-        <v>1441</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="912" spans="1:5">
       <c r="A912">
         <v>911</v>
       </c>
       <c r="B912" t="s">
-        <v>705</v>
+        <v>1439</v>
       </c>
       <c r="C912" t="s">
-        <v>706</v>
+        <v>1440</v>
       </c>
       <c r="D912" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E912" t="s">
-        <v>1085</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="913" spans="1:5">
       <c r="A913">
         <v>912</v>
       </c>
       <c r="B913" t="s">
+        <v>5</v>
+      </c>
+      <c r="C913" t="s">
+        <v>6</v>
+      </c>
+      <c r="D913" t="s">
+        <v>11</v>
+      </c>
+      <c r="E913" t="s">
         <v>1442</v>
-      </c>
-[...7 lines deleted...]
-        <v>1444</v>
       </c>
     </row>
     <row r="914" spans="1:5">
       <c r="A914">
         <v>913</v>
       </c>
       <c r="B914" t="s">
-        <v>5</v>
+        <v>1443</v>
       </c>
       <c r="C914" t="s">
-        <v>6</v>
+        <v>1444</v>
       </c>
       <c r="D914" t="s">
         <v>11</v>
       </c>
       <c r="E914" t="s">
         <v>1445</v>
       </c>
     </row>
     <row r="915" spans="1:5">
       <c r="A915">
         <v>914</v>
       </c>
       <c r="B915" t="s">
         <v>1446</v>
       </c>
       <c r="C915" t="s">
         <v>1447</v>
       </c>
       <c r="D915" t="s">
-        <v>11</v>
+        <v>375</v>
       </c>
       <c r="E915" t="s">
         <v>1448</v>
       </c>
     </row>
     <row r="916" spans="1:5">
       <c r="A916">
         <v>915</v>
       </c>
       <c r="B916" t="s">
         <v>1449</v>
       </c>
       <c r="C916" t="s">
         <v>1450</v>
       </c>
       <c r="D916" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E916" t="s">
         <v>1451</v>
       </c>
     </row>
     <row r="917" spans="1:5">
       <c r="A917">
         <v>916</v>
       </c>
       <c r="B917" t="s">
         <v>1452</v>
       </c>
       <c r="C917" t="s">
         <v>1453</v>
       </c>
       <c r="D917" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E917" t="s">
         <v>1454</v>
       </c>
     </row>
     <row r="918" spans="1:5">
       <c r="A918">
         <v>917</v>
       </c>
       <c r="B918" t="s">
+        <v>963</v>
+      </c>
+      <c r="C918" t="s">
+        <v>964</v>
+      </c>
+      <c r="D918" t="s">
+        <v>696</v>
+      </c>
+      <c r="E918" t="s">
         <v>1455</v>
-      </c>
-[...7 lines deleted...]
-        <v>1457</v>
       </c>
     </row>
     <row r="919" spans="1:5">
       <c r="A919">
         <v>918</v>
       </c>
       <c r="B919" t="s">
-        <v>966</v>
+        <v>63</v>
       </c>
       <c r="C919" t="s">
-        <v>967</v>
+        <v>64</v>
       </c>
       <c r="D919" t="s">
-        <v>696</v>
+        <v>1456</v>
       </c>
       <c r="E919" t="s">
-        <v>1458</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="920" spans="1:5">
       <c r="A920">
         <v>919</v>
       </c>
       <c r="B920" t="s">
-        <v>63</v>
+        <v>1458</v>
       </c>
       <c r="C920" t="s">
-        <v>64</v>
+        <v>1459</v>
       </c>
       <c r="D920" t="s">
-        <v>1459</v>
+        <v>1456</v>
       </c>
       <c r="E920" t="s">
         <v>1460</v>
       </c>
     </row>
     <row r="921" spans="1:5">
       <c r="A921">
         <v>920</v>
       </c>
       <c r="B921" t="s">
         <v>1461</v>
       </c>
       <c r="C921" t="s">
         <v>1462</v>
       </c>
       <c r="D921" t="s">
-        <v>1459</v>
+        <v>1456</v>
       </c>
       <c r="E921" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="922" spans="1:5">
       <c r="A922">
         <v>921</v>
       </c>
       <c r="B922" t="s">
         <v>1464</v>
       </c>
       <c r="C922" t="s">
         <v>1465</v>
       </c>
       <c r="D922" t="s">
-        <v>1459</v>
+        <v>1456</v>
       </c>
       <c r="E922" t="s">
         <v>1466</v>
       </c>
     </row>
     <row r="923" spans="1:5">
       <c r="A923">
         <v>922</v>
       </c>
       <c r="B923" t="s">
         <v>1467</v>
       </c>
       <c r="C923" t="s">
         <v>1468</v>
       </c>
       <c r="D923" t="s">
-        <v>1459</v>
+        <v>1456</v>
       </c>
       <c r="E923" t="s">
         <v>1469</v>
       </c>
     </row>
     <row r="924" spans="1:5">
       <c r="A924">
         <v>923</v>
       </c>
       <c r="B924" t="s">
         <v>1470</v>
       </c>
       <c r="C924" t="s">
         <v>1471</v>
       </c>
       <c r="D924" t="s">
-        <v>1459</v>
+        <v>1456</v>
       </c>
       <c r="E924" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="925" spans="1:5">
       <c r="A925">
         <v>924</v>
       </c>
       <c r="B925" t="s">
         <v>1473</v>
       </c>
       <c r="C925" t="s">
         <v>1474</v>
       </c>
       <c r="D925" t="s">
-        <v>1459</v>
+        <v>1456</v>
       </c>
       <c r="E925" t="s">
         <v>1475</v>
       </c>
     </row>
     <row r="926" spans="1:5">
       <c r="A926">
         <v>925</v>
       </c>
       <c r="B926" t="s">
         <v>1476</v>
       </c>
       <c r="C926" t="s">
         <v>1477</v>
       </c>
       <c r="D926" t="s">
-        <v>1459</v>
+        <v>1456</v>
       </c>
       <c r="E926" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="927" spans="1:5">
       <c r="A927">
         <v>926</v>
       </c>
       <c r="B927" t="s">
         <v>1479</v>
       </c>
       <c r="C927" t="s">
         <v>1480</v>
       </c>
       <c r="D927" t="s">
-        <v>1459</v>
+        <v>1456</v>
       </c>
       <c r="E927" t="s">
         <v>1481</v>
       </c>
     </row>
     <row r="928" spans="1:5">
       <c r="A928">
         <v>927</v>
       </c>
       <c r="B928" t="s">
         <v>1482</v>
       </c>
       <c r="C928" t="s">
         <v>1483</v>
       </c>
       <c r="D928" t="s">
-        <v>1459</v>
+        <v>1456</v>
       </c>
       <c r="E928" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="929" spans="1:5">
       <c r="A929">
         <v>928</v>
       </c>
       <c r="B929" t="s">
         <v>1485</v>
       </c>
       <c r="C929" t="s">
         <v>1486</v>
       </c>
       <c r="D929" t="s">
-        <v>1459</v>
+        <v>173</v>
       </c>
       <c r="E929" t="s">
         <v>1487</v>
       </c>
     </row>
     <row r="930" spans="1:5">
       <c r="A930">
         <v>929</v>
       </c>
       <c r="B930" t="s">
         <v>1488</v>
       </c>
       <c r="C930" t="s">
         <v>1489</v>
       </c>
       <c r="D930" t="s">
         <v>173</v>
       </c>
       <c r="E930" t="s">
         <v>1490</v>
       </c>
     </row>
     <row r="931" spans="1:5">
       <c r="A931">
         <v>930</v>
       </c>
       <c r="B931" t="s">
         <v>1491</v>
       </c>
       <c r="C931" t="s">
         <v>1492</v>
       </c>
       <c r="D931" t="s">
         <v>173</v>
       </c>
       <c r="E931" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="932" spans="1:5">
       <c r="A932">
         <v>931</v>
       </c>
       <c r="B932" t="s">
+        <v>754</v>
+      </c>
+      <c r="C932" t="s">
+        <v>755</v>
+      </c>
+      <c r="D932" t="s">
+        <v>696</v>
+      </c>
+      <c r="E932" t="s">
         <v>1494</v>
-      </c>
-[...7 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="933" spans="1:5">
       <c r="A933">
         <v>932</v>
       </c>
       <c r="B933" t="s">
-        <v>754</v>
+        <v>257</v>
       </c>
       <c r="C933" t="s">
-        <v>755</v>
+        <v>258</v>
       </c>
       <c r="D933" t="s">
-        <v>696</v>
+        <v>1495</v>
       </c>
       <c r="E933" t="s">
-        <v>1497</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="934" spans="1:5">
       <c r="A934">
         <v>933</v>
       </c>
       <c r="B934" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="C934" t="s">
-        <v>258</v>
+        <v>272</v>
       </c>
       <c r="D934" t="s">
-        <v>1498</v>
+        <v>1495</v>
       </c>
       <c r="E934" t="s">
-        <v>1499</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="935" spans="1:5">
       <c r="A935">
         <v>934</v>
       </c>
       <c r="B935" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="C935" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="D935" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E935" t="s">
         <v>1498</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500</v>
       </c>
     </row>
     <row r="936" spans="1:5">
       <c r="A936">
         <v>935</v>
       </c>
       <c r="B936" t="s">
-        <v>279</v>
+        <v>914</v>
       </c>
       <c r="C936" t="s">
-        <v>280</v>
+        <v>915</v>
       </c>
       <c r="D936" t="s">
-        <v>1498</v>
+        <v>7</v>
       </c>
       <c r="E936" t="s">
-        <v>1501</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="937" spans="1:5">
       <c r="A937">
         <v>936</v>
       </c>
       <c r="B937" t="s">
-        <v>914</v>
+        <v>941</v>
       </c>
       <c r="C937" t="s">
-        <v>915</v>
+        <v>942</v>
       </c>
       <c r="D937" t="s">
         <v>7</v>
       </c>
       <c r="E937" t="s">
-        <v>1502</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="938" spans="1:5">
       <c r="A938">
         <v>937</v>
       </c>
       <c r="B938" t="s">
-        <v>944</v>
+        <v>955</v>
       </c>
       <c r="C938" t="s">
-        <v>945</v>
+        <v>956</v>
       </c>
       <c r="D938" t="s">
         <v>7</v>
       </c>
       <c r="E938" t="s">
-        <v>1503</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="939" spans="1:5">
       <c r="A939">
         <v>938</v>
       </c>
       <c r="B939" t="s">
-        <v>958</v>
+        <v>933</v>
       </c>
       <c r="C939" t="s">
-        <v>959</v>
+        <v>934</v>
       </c>
       <c r="D939" t="s">
         <v>7</v>
       </c>
       <c r="E939" t="s">
-        <v>1504</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="940" spans="1:5">
       <c r="A940">
         <v>939</v>
       </c>
       <c r="B940" t="s">
-        <v>933</v>
+        <v>952</v>
       </c>
       <c r="C940" t="s">
-        <v>934</v>
+        <v>953</v>
       </c>
       <c r="D940" t="s">
         <v>7</v>
       </c>
       <c r="E940" t="s">
-        <v>1505</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="941" spans="1:5">
       <c r="A941">
         <v>940</v>
       </c>
       <c r="B941" t="s">
-        <v>955</v>
+        <v>936</v>
       </c>
       <c r="C941" t="s">
-        <v>956</v>
+        <v>937</v>
       </c>
       <c r="D941" t="s">
         <v>7</v>
       </c>
       <c r="E941" t="s">
-        <v>1506</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="942" spans="1:5">
       <c r="A942">
         <v>941</v>
       </c>
       <c r="B942" t="s">
-        <v>939</v>
+        <v>816</v>
       </c>
       <c r="C942" t="s">
-        <v>940</v>
+        <v>817</v>
       </c>
       <c r="D942" t="s">
         <v>7</v>
       </c>
       <c r="E942" t="s">
-        <v>1507</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="943" spans="1:5">
       <c r="A943">
         <v>942</v>
       </c>
       <c r="B943" t="s">
-        <v>816</v>
+        <v>724</v>
       </c>
       <c r="C943" t="s">
-        <v>817</v>
+        <v>725</v>
       </c>
       <c r="D943" t="s">
-        <v>7</v>
+        <v>269</v>
       </c>
       <c r="E943" t="s">
-        <v>1508</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="944" spans="1:5">
       <c r="A944">
         <v>943</v>
       </c>
       <c r="B944" t="s">
-        <v>724</v>
+        <v>794</v>
       </c>
       <c r="C944" t="s">
-        <v>725</v>
+        <v>795</v>
       </c>
       <c r="D944" t="s">
         <v>269</v>
       </c>
       <c r="E944" t="s">
-        <v>1509</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="945" spans="1:5">
       <c r="A945">
         <v>944</v>
       </c>
       <c r="B945" t="s">
-        <v>794</v>
+        <v>690</v>
       </c>
       <c r="C945" t="s">
-        <v>795</v>
+        <v>691</v>
       </c>
       <c r="D945" t="s">
         <v>269</v>
       </c>
       <c r="E945" t="s">
-        <v>1510</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="946" spans="1:5">
       <c r="A946">
         <v>945</v>
       </c>
       <c r="B946" t="s">
-        <v>690</v>
+        <v>693</v>
       </c>
       <c r="C946" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="D946" t="s">
         <v>269</v>
       </c>
       <c r="E946" t="s">
-        <v>1511</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="947" spans="1:5">
       <c r="A947">
         <v>946</v>
       </c>
       <c r="B947" t="s">
-        <v>693</v>
+        <v>1510</v>
       </c>
       <c r="C947" t="s">
-        <v>694</v>
+        <v>1511</v>
       </c>
       <c r="D947" t="s">
-        <v>269</v>
+        <v>720</v>
       </c>
       <c r="E947" t="s">
         <v>1512</v>
       </c>
     </row>
     <row r="948" spans="1:5">
       <c r="A948">
         <v>947</v>
       </c>
       <c r="B948" t="s">
+        <v>816</v>
+      </c>
+      <c r="C948" t="s">
+        <v>817</v>
+      </c>
+      <c r="D948" t="s">
+        <v>11</v>
+      </c>
+      <c r="E948" t="s">
         <v>1513</v>
-      </c>
-[...7 lines deleted...]
-        <v>1515</v>
       </c>
     </row>
     <row r="949" spans="1:5">
       <c r="A949">
         <v>948</v>
       </c>
       <c r="B949" t="s">
-        <v>816</v>
+        <v>748</v>
       </c>
       <c r="C949" t="s">
-        <v>817</v>
+        <v>749</v>
       </c>
       <c r="D949" t="s">
         <v>11</v>
       </c>
       <c r="E949" t="s">
-        <v>1516</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="950" spans="1:5">
       <c r="A950">
         <v>949</v>
       </c>
       <c r="B950" t="s">
-        <v>748</v>
+        <v>966</v>
       </c>
       <c r="C950" t="s">
-        <v>749</v>
+        <v>967</v>
       </c>
       <c r="D950" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="E950" t="s">
-        <v>1517</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="951" spans="1:5">
       <c r="A951">
         <v>950</v>
       </c>
       <c r="B951" t="s">
-        <v>969</v>
+        <v>310</v>
       </c>
       <c r="C951" t="s">
-        <v>970</v>
+        <v>288</v>
       </c>
       <c r="D951" t="s">
-        <v>7</v>
+        <v>1495</v>
       </c>
       <c r="E951" t="s">
-        <v>1518</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="952" spans="1:5">
       <c r="A952">
         <v>951</v>
       </c>
       <c r="B952" t="s">
-        <v>310</v>
+        <v>930</v>
       </c>
       <c r="C952" t="s">
-        <v>288</v>
+        <v>931</v>
       </c>
       <c r="D952" t="s">
-        <v>1498</v>
+        <v>7</v>
       </c>
       <c r="E952" t="s">
-        <v>1519</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="953" spans="1:5">
       <c r="A953">
         <v>952</v>
       </c>
       <c r="B953" t="s">
-        <v>930</v>
+        <v>483</v>
       </c>
       <c r="C953" t="s">
-        <v>931</v>
+        <v>484</v>
       </c>
       <c r="D953" t="s">
-        <v>7</v>
+        <v>1495</v>
       </c>
       <c r="E953" t="s">
-        <v>1520</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="954" spans="1:5">
       <c r="A954">
         <v>953</v>
       </c>
       <c r="B954" t="s">
-        <v>483</v>
+        <v>530</v>
       </c>
       <c r="C954" t="s">
-        <v>484</v>
+        <v>531</v>
       </c>
       <c r="D954" t="s">
-        <v>1498</v>
+        <v>1495</v>
       </c>
       <c r="E954" t="s">
-        <v>1521</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="955" spans="1:5">
       <c r="A955">
         <v>954</v>
       </c>
       <c r="B955" t="s">
-        <v>530</v>
+        <v>1520</v>
       </c>
       <c r="C955" t="s">
-        <v>531</v>
+        <v>1521</v>
       </c>
       <c r="D955" t="s">
-        <v>1498</v>
+        <v>61</v>
       </c>
       <c r="E955" t="s">
         <v>1522</v>
       </c>
     </row>
     <row r="956" spans="1:5">
       <c r="A956">
         <v>955</v>
       </c>
       <c r="B956" t="s">
+        <v>544</v>
+      </c>
+      <c r="C956" t="s">
+        <v>545</v>
+      </c>
+      <c r="D956" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E956" t="s">
         <v>1523</v>
-      </c>
-[...7 lines deleted...]
-        <v>1525</v>
       </c>
     </row>
     <row r="957" spans="1:5">
       <c r="A957">
         <v>956</v>
       </c>
       <c r="B957" t="s">
-        <v>544</v>
+        <v>552</v>
       </c>
       <c r="C957" t="s">
-        <v>545</v>
+        <v>553</v>
       </c>
       <c r="D957" t="s">
-        <v>1498</v>
+        <v>1495</v>
       </c>
       <c r="E957" t="s">
-        <v>1526</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="958" spans="1:5">
       <c r="A958">
         <v>957</v>
       </c>
       <c r="B958" t="s">
-        <v>552</v>
+        <v>1525</v>
       </c>
       <c r="C958" t="s">
-        <v>553</v>
+        <v>1526</v>
       </c>
       <c r="D958" t="s">
-        <v>1498</v>
+        <v>61</v>
       </c>
       <c r="E958" t="s">
-        <v>1527</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="959" spans="1:5">
       <c r="A959">
         <v>958</v>
       </c>
       <c r="B959" t="s">
-        <v>1528</v>
+        <v>636</v>
       </c>
       <c r="C959" t="s">
-        <v>1529</v>
+        <v>637</v>
       </c>
       <c r="D959" t="s">
-        <v>61</v>
+        <v>1495</v>
       </c>
       <c r="E959" t="s">
-        <v>1084</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="960" spans="1:5">
       <c r="A960">
         <v>959</v>
       </c>
       <c r="B960" t="s">
-        <v>636</v>
+        <v>1528</v>
       </c>
       <c r="C960" t="s">
-        <v>637</v>
+        <v>1529</v>
       </c>
       <c r="D960" t="s">
-        <v>1498</v>
+        <v>375</v>
       </c>
       <c r="E960" t="s">
         <v>1530</v>
       </c>
     </row>
     <row r="961" spans="1:5">
       <c r="A961">
         <v>960</v>
       </c>
       <c r="B961" t="s">
+        <v>642</v>
+      </c>
+      <c r="C961" t="s">
+        <v>643</v>
+      </c>
+      <c r="D961" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E961" t="s">
         <v>1531</v>
-      </c>
-[...7 lines deleted...]
-        <v>1533</v>
       </c>
     </row>
     <row r="962" spans="1:5">
       <c r="A962">
         <v>961</v>
       </c>
       <c r="B962" t="s">
-        <v>642</v>
+        <v>1265</v>
       </c>
       <c r="C962" t="s">
-        <v>643</v>
+        <v>1266</v>
       </c>
       <c r="D962" t="s">
-        <v>1498</v>
+        <v>1495</v>
       </c>
       <c r="E962" t="s">
-        <v>1534</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="963" spans="1:5">
       <c r="A963">
         <v>962</v>
       </c>
       <c r="B963" t="s">
-        <v>1268</v>
+        <v>1262</v>
       </c>
       <c r="C963" t="s">
-        <v>1269</v>
+        <v>1263</v>
       </c>
       <c r="D963" t="s">
-        <v>1498</v>
+        <v>1495</v>
       </c>
       <c r="E963" t="s">
-        <v>1535</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="964" spans="1:5">
       <c r="A964">
         <v>963</v>
       </c>
       <c r="B964" t="s">
-        <v>1265</v>
+        <v>1278</v>
       </c>
       <c r="C964" t="s">
-        <v>1266</v>
+        <v>1279</v>
       </c>
       <c r="D964" t="s">
-        <v>1498</v>
+        <v>1495</v>
       </c>
       <c r="E964" t="s">
-        <v>1536</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="965" spans="1:5">
       <c r="A965">
         <v>964</v>
       </c>
       <c r="B965" t="s">
-        <v>1281</v>
+        <v>1535</v>
       </c>
       <c r="C965" t="s">
-        <v>1282</v>
+        <v>1536</v>
       </c>
       <c r="D965" t="s">
-        <v>1498</v>
+        <v>262</v>
       </c>
       <c r="E965" t="s">
         <v>1537</v>
       </c>
     </row>
     <row r="966" spans="1:5">
       <c r="A966">
         <v>965</v>
       </c>
       <c r="B966" t="s">
+        <v>930</v>
+      </c>
+      <c r="C966" t="s">
+        <v>931</v>
+      </c>
+      <c r="D966" t="s">
         <v>1538</v>
       </c>
-      <c r="C966" t="s">
+      <c r="E966" t="s">
         <v>1539</v>
-      </c>
-[...4 lines deleted...]
-        <v>1540</v>
       </c>
     </row>
     <row r="967" spans="1:5">
       <c r="A967">
         <v>966</v>
       </c>
       <c r="B967" t="s">
-        <v>930</v>
+        <v>801</v>
       </c>
       <c r="C967" t="s">
-        <v>931</v>
+        <v>802</v>
       </c>
       <c r="D967" t="s">
-        <v>1541</v>
+        <v>422</v>
       </c>
       <c r="E967" t="s">
-        <v>1542</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="968" spans="1:5">
       <c r="A968">
         <v>967</v>
       </c>
       <c r="B968" t="s">
-        <v>801</v>
+        <v>917</v>
       </c>
       <c r="C968" t="s">
-        <v>802</v>
+        <v>918</v>
       </c>
       <c r="D968" t="s">
         <v>422</v>
       </c>
       <c r="E968" t="s">
-        <v>1543</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="969" spans="1:5">
       <c r="A969">
         <v>968</v>
       </c>
       <c r="B969" t="s">
-        <v>917</v>
+        <v>1074</v>
       </c>
       <c r="C969" t="s">
-        <v>918</v>
+        <v>1075</v>
       </c>
       <c r="D969" t="s">
         <v>422</v>
       </c>
       <c r="E969" t="s">
-        <v>1544</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="970" spans="1:5">
       <c r="A970">
         <v>969</v>
       </c>
       <c r="B970" t="s">
-        <v>1077</v>
+        <v>1086</v>
       </c>
       <c r="C970" t="s">
-        <v>1078</v>
+        <v>1087</v>
       </c>
       <c r="D970" t="s">
         <v>422</v>
       </c>
       <c r="E970" t="s">
-        <v>1545</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="971" spans="1:5">
       <c r="A971">
         <v>970</v>
       </c>
       <c r="B971" t="s">
-        <v>1089</v>
+        <v>1439</v>
       </c>
       <c r="C971" t="s">
-        <v>1090</v>
+        <v>1440</v>
       </c>
       <c r="D971" t="s">
         <v>422</v>
       </c>
       <c r="E971" t="s">
-        <v>1546</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="972" spans="1:5">
       <c r="A972">
         <v>971</v>
       </c>
       <c r="B972" t="s">
-        <v>1442</v>
+        <v>1452</v>
       </c>
       <c r="C972" t="s">
-        <v>1443</v>
+        <v>1453</v>
       </c>
       <c r="D972" t="s">
         <v>422</v>
       </c>
       <c r="E972" t="s">
-        <v>1547</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="973" spans="1:5">
       <c r="A973">
         <v>972</v>
       </c>
       <c r="B973" t="s">
-        <v>1455</v>
+        <v>1520</v>
       </c>
       <c r="C973" t="s">
-        <v>1456</v>
+        <v>1521</v>
       </c>
       <c r="D973" t="s">
         <v>422</v>
       </c>
       <c r="E973" t="s">
-        <v>1548</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="974" spans="1:5">
       <c r="A974">
         <v>973</v>
       </c>
       <c r="B974" t="s">
-        <v>1523</v>
+        <v>59</v>
       </c>
       <c r="C974" t="s">
-        <v>1524</v>
+        <v>60</v>
       </c>
       <c r="D974" t="s">
         <v>422</v>
       </c>
       <c r="E974" t="s">
-        <v>1549</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="975" spans="1:5">
       <c r="A975">
         <v>974</v>
       </c>
       <c r="B975" t="s">
-        <v>59</v>
+        <v>813</v>
       </c>
       <c r="C975" t="s">
-        <v>60</v>
+        <v>814</v>
       </c>
       <c r="D975" t="s">
         <v>422</v>
       </c>
       <c r="E975" t="s">
-        <v>1550</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="976" spans="1:5">
       <c r="A976">
         <v>975</v>
       </c>
       <c r="B976" t="s">
-        <v>813</v>
+        <v>1386</v>
       </c>
       <c r="C976" t="s">
-        <v>814</v>
+        <v>1387</v>
       </c>
       <c r="D976" t="s">
-        <v>422</v>
+        <v>7</v>
       </c>
       <c r="E976" t="s">
-        <v>1551</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="977" spans="1:5">
       <c r="A977">
         <v>976</v>
       </c>
       <c r="B977" t="s">
-        <v>1389</v>
+        <v>1550</v>
       </c>
       <c r="C977" t="s">
-        <v>1390</v>
+        <v>1551</v>
       </c>
       <c r="D977" t="s">
         <v>7</v>
       </c>
       <c r="E977" t="s">
         <v>1552</v>
       </c>
     </row>
     <row r="978" spans="1:5">
       <c r="A978">
         <v>977</v>
       </c>
       <c r="B978" t="s">
-        <v>1553</v>
+        <v>1550</v>
       </c>
       <c r="C978" t="s">
-        <v>1554</v>
+        <v>1551</v>
       </c>
       <c r="D978" t="s">
         <v>7</v>
       </c>
       <c r="E978" t="s">
-        <v>1555</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="979" spans="1:5">
       <c r="A979">
         <v>978</v>
       </c>
       <c r="B979" t="s">
-        <v>1553</v>
+        <v>1550</v>
       </c>
       <c r="C979" t="s">
-        <v>1554</v>
+        <v>1551</v>
       </c>
       <c r="D979" t="s">
         <v>7</v>
       </c>
       <c r="E979" t="s">
-        <v>1556</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="980" spans="1:5">
       <c r="A980">
         <v>979</v>
       </c>
       <c r="B980" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="C980" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
       <c r="D980" t="s">
-        <v>7</v>
+        <v>375</v>
       </c>
       <c r="E980" t="s">
         <v>1557</v>
       </c>
     </row>
     <row r="981" spans="1:5">
       <c r="A981">
         <v>980</v>
       </c>
       <c r="B981" t="s">
+        <v>794</v>
+      </c>
+      <c r="C981" t="s">
+        <v>795</v>
+      </c>
+      <c r="D981" t="s">
+        <v>696</v>
+      </c>
+      <c r="E981" t="s">
         <v>1558</v>
-      </c>
-[...7 lines deleted...]
-        <v>1560</v>
       </c>
     </row>
     <row r="982" spans="1:5">
       <c r="A982">
         <v>981</v>
       </c>
       <c r="B982" t="s">
-        <v>794</v>
+        <v>690</v>
       </c>
       <c r="C982" t="s">
-        <v>795</v>
+        <v>691</v>
       </c>
       <c r="D982" t="s">
-        <v>696</v>
+        <v>375</v>
       </c>
       <c r="E982" t="s">
-        <v>1561</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="983" spans="1:5">
       <c r="A983">
         <v>982</v>
       </c>
       <c r="B983" t="s">
-        <v>690</v>
+        <v>794</v>
       </c>
       <c r="C983" t="s">
-        <v>691</v>
+        <v>795</v>
       </c>
       <c r="D983" t="s">
         <v>375</v>
       </c>
       <c r="E983" t="s">
-        <v>1562</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="984" spans="1:5">
       <c r="A984">
         <v>983</v>
       </c>
       <c r="B984" t="s">
-        <v>794</v>
+        <v>724</v>
       </c>
       <c r="C984" t="s">
-        <v>795</v>
+        <v>725</v>
       </c>
       <c r="D984" t="s">
         <v>375</v>
       </c>
       <c r="E984" t="s">
-        <v>1561</v>
+        <v>726</v>
       </c>
     </row>
     <row r="985" spans="1:5">
       <c r="A985">
         <v>984</v>
       </c>
       <c r="B985" t="s">
-        <v>724</v>
+        <v>693</v>
       </c>
       <c r="C985" t="s">
-        <v>725</v>
+        <v>694</v>
       </c>
       <c r="D985" t="s">
         <v>375</v>
       </c>
       <c r="E985" t="s">
-        <v>726</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="986" spans="1:5">
       <c r="A986">
         <v>985</v>
       </c>
       <c r="B986" t="s">
-        <v>693</v>
+        <v>730</v>
       </c>
       <c r="C986" t="s">
-        <v>694</v>
+        <v>731</v>
       </c>
       <c r="D986" t="s">
         <v>375</v>
       </c>
       <c r="E986" t="s">
-        <v>1563</v>
+        <v>732</v>
       </c>
     </row>
     <row r="987" spans="1:5">
       <c r="A987">
         <v>986</v>
       </c>
       <c r="B987" t="s">
-        <v>730</v>
+        <v>727</v>
       </c>
       <c r="C987" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
       <c r="D987" t="s">
         <v>375</v>
       </c>
       <c r="E987" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
     </row>
     <row r="988" spans="1:5">
       <c r="A988">
         <v>987</v>
       </c>
       <c r="B988" t="s">
-        <v>727</v>
+        <v>1423</v>
       </c>
       <c r="C988" t="s">
-        <v>728</v>
+        <v>1424</v>
       </c>
       <c r="D988" t="s">
         <v>375</v>
       </c>
       <c r="E988" t="s">
-        <v>729</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="989" spans="1:5">
       <c r="A989">
         <v>988</v>
       </c>
       <c r="B989" t="s">
-        <v>1426</v>
+        <v>734</v>
       </c>
       <c r="C989" t="s">
-        <v>1427</v>
+        <v>735</v>
       </c>
       <c r="D989" t="s">
         <v>375</v>
       </c>
       <c r="E989" t="s">
-        <v>1428</v>
+        <v>736</v>
       </c>
     </row>
     <row r="990" spans="1:5">
       <c r="A990">
         <v>989</v>
       </c>
       <c r="B990" t="s">
-        <v>734</v>
+        <v>754</v>
       </c>
       <c r="C990" t="s">
-        <v>735</v>
+        <v>755</v>
       </c>
       <c r="D990" t="s">
         <v>375</v>
       </c>
       <c r="E990" t="s">
-        <v>736</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="991" spans="1:5">
       <c r="A991">
         <v>990</v>
       </c>
       <c r="B991" t="s">
-        <v>754</v>
+        <v>743</v>
       </c>
       <c r="C991" t="s">
-        <v>755</v>
+        <v>744</v>
       </c>
       <c r="D991" t="s">
         <v>375</v>
       </c>
       <c r="E991" t="s">
-        <v>1497</v>
+        <v>745</v>
       </c>
     </row>
     <row r="992" spans="1:5">
       <c r="A992">
         <v>991</v>
       </c>
       <c r="B992" t="s">
         <v>743</v>
       </c>
       <c r="C992" t="s">
         <v>744</v>
       </c>
       <c r="D992" t="s">
         <v>375</v>
       </c>
       <c r="E992" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="993" spans="1:5">
       <c r="A993">
         <v>992</v>
       </c>
       <c r="B993" t="s">
-        <v>743</v>
+        <v>737</v>
       </c>
       <c r="C993" t="s">
-        <v>744</v>
+        <v>738</v>
       </c>
       <c r="D993" t="s">
         <v>375</v>
       </c>
       <c r="E993" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="994" spans="1:5">
       <c r="A994">
         <v>993</v>
       </c>
       <c r="B994" t="s">
-        <v>737</v>
+        <v>1561</v>
       </c>
       <c r="C994" t="s">
-        <v>738</v>
+        <v>1562</v>
       </c>
       <c r="D994" t="s">
         <v>375</v>
       </c>
       <c r="E994" t="s">
-        <v>739</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="995" spans="1:5">
       <c r="A995">
         <v>994</v>
       </c>
       <c r="B995" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C995" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D995" t="s">
+        <v>7</v>
+      </c>
+      <c r="E995" t="s">
         <v>1564</v>
-      </c>
-[...7 lines deleted...]
-        <v>1566</v>
       </c>
     </row>
     <row r="996" spans="1:5">
       <c r="A996">
         <v>995</v>
       </c>
       <c r="B996" t="s">
-        <v>1449</v>
+        <v>730</v>
       </c>
       <c r="C996" t="s">
-        <v>1450</v>
+        <v>731</v>
       </c>
       <c r="D996" t="s">
         <v>7</v>
       </c>
       <c r="E996" t="s">
-        <v>1567</v>
+        <v>760</v>
       </c>
     </row>
     <row r="997" spans="1:5">
       <c r="A997">
         <v>996</v>
       </c>
       <c r="B997" t="s">
-        <v>730</v>
+        <v>1528</v>
       </c>
       <c r="C997" t="s">
-        <v>731</v>
+        <v>1529</v>
       </c>
       <c r="D997" t="s">
         <v>7</v>
       </c>
       <c r="E997" t="s">
-        <v>760</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="998" spans="1:5">
       <c r="A998">
         <v>997</v>
       </c>
       <c r="B998" t="s">
-        <v>1531</v>
+        <v>373</v>
       </c>
       <c r="C998" t="s">
-        <v>1532</v>
+        <v>374</v>
       </c>
       <c r="D998" t="s">
         <v>7</v>
       </c>
       <c r="E998" t="s">
-        <v>1568</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="999" spans="1:5">
       <c r="A999">
         <v>998</v>
       </c>
       <c r="B999" t="s">
-        <v>373</v>
+        <v>743</v>
       </c>
       <c r="C999" t="s">
-        <v>374</v>
+        <v>744</v>
       </c>
       <c r="D999" t="s">
         <v>7</v>
       </c>
       <c r="E999" t="s">
-        <v>1569</v>
+        <v>742</v>
       </c>
     </row>
     <row r="1000" spans="1:5">
       <c r="A1000">
         <v>999</v>
       </c>
       <c r="B1000" t="s">
-        <v>743</v>
+        <v>373</v>
       </c>
       <c r="C1000" t="s">
-        <v>744</v>
+        <v>374</v>
       </c>
       <c r="D1000" t="s">
         <v>7</v>
       </c>
       <c r="E1000" t="s">
-        <v>742</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="1001" spans="1:5">
       <c r="A1001">
         <v>1000</v>
       </c>
       <c r="B1001" t="s">
-        <v>373</v>
+        <v>743</v>
       </c>
       <c r="C1001" t="s">
-        <v>374</v>
+        <v>744</v>
       </c>
       <c r="D1001" t="s">
         <v>7</v>
       </c>
       <c r="E1001" t="s">
-        <v>1570</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="1002" spans="1:5">
       <c r="A1002">
         <v>1001</v>
       </c>
       <c r="B1002" t="s">
-        <v>743</v>
+        <v>1555</v>
       </c>
       <c r="C1002" t="s">
-        <v>744</v>
+        <v>1556</v>
       </c>
       <c r="D1002" t="s">
         <v>7</v>
       </c>
       <c r="E1002" t="s">
-        <v>1571</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="1003" spans="1:5">
       <c r="A1003">
         <v>1002</v>
       </c>
       <c r="B1003" t="s">
-        <v>1558</v>
+        <v>1423</v>
       </c>
       <c r="C1003" t="s">
-        <v>1559</v>
+        <v>1424</v>
       </c>
       <c r="D1003" t="s">
         <v>7</v>
       </c>
       <c r="E1003" t="s">
-        <v>1572</v>
+        <v>757</v>
       </c>
     </row>
     <row r="1004" spans="1:5">
       <c r="A1004">
         <v>1003</v>
       </c>
       <c r="B1004" t="s">
-        <v>1426</v>
+        <v>734</v>
       </c>
       <c r="C1004" t="s">
-        <v>1427</v>
+        <v>735</v>
       </c>
       <c r="D1004" t="s">
         <v>7</v>
       </c>
       <c r="E1004" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
     </row>
     <row r="1005" spans="1:5">
       <c r="A1005">
         <v>1004</v>
       </c>
       <c r="B1005" t="s">
-        <v>734</v>
+        <v>1561</v>
       </c>
       <c r="C1005" t="s">
-        <v>735</v>
+        <v>1562</v>
       </c>
       <c r="D1005" t="s">
         <v>7</v>
       </c>
       <c r="E1005" t="s">
-        <v>756</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="1006" spans="1:5">
       <c r="A1006">
         <v>1005</v>
       </c>
       <c r="B1006" t="s">
-        <v>1564</v>
+        <v>754</v>
       </c>
       <c r="C1006" t="s">
-        <v>1565</v>
+        <v>755</v>
       </c>
       <c r="D1006" t="s">
         <v>7</v>
       </c>
       <c r="E1006" t="s">
-        <v>1573</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="1007" spans="1:5">
       <c r="A1007">
         <v>1006</v>
       </c>
       <c r="B1007" t="s">
-        <v>754</v>
+        <v>302</v>
       </c>
       <c r="C1007" t="s">
-        <v>755</v>
+        <v>303</v>
       </c>
       <c r="D1007" t="s">
-        <v>7</v>
+        <v>722</v>
       </c>
       <c r="E1007" t="s">
-        <v>1574</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="1008" spans="1:5">
       <c r="A1008">
         <v>1007</v>
       </c>
       <c r="B1008" t="s">
-        <v>302</v>
+        <v>293</v>
       </c>
       <c r="C1008" t="s">
-        <v>303</v>
+        <v>294</v>
       </c>
       <c r="D1008" t="s">
         <v>722</v>
       </c>
       <c r="E1008" t="s">
-        <v>1575</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="1009" spans="1:5">
       <c r="A1009">
         <v>1008</v>
       </c>
       <c r="B1009" t="s">
-        <v>293</v>
+        <v>180</v>
       </c>
       <c r="C1009" t="s">
-        <v>294</v>
+        <v>181</v>
       </c>
       <c r="D1009" t="s">
-        <v>722</v>
+        <v>375</v>
       </c>
       <c r="E1009" t="s">
-        <v>1576</v>
+        <v>819</v>
       </c>
     </row>
     <row r="1010" spans="1:5">
       <c r="A1010">
         <v>1009</v>
       </c>
       <c r="B1010" t="s">
-        <v>180</v>
+        <v>955</v>
       </c>
       <c r="C1010" t="s">
-        <v>181</v>
+        <v>956</v>
       </c>
       <c r="D1010" t="s">
         <v>375</v>
       </c>
       <c r="E1010" t="s">
-        <v>819</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="1011" spans="1:5">
       <c r="A1011">
         <v>1010</v>
       </c>
       <c r="B1011" t="s">
-        <v>958</v>
+        <v>955</v>
       </c>
       <c r="C1011" t="s">
-        <v>959</v>
+        <v>956</v>
       </c>
       <c r="D1011" t="s">
-        <v>375</v>
+        <v>7</v>
       </c>
       <c r="E1011" t="s">
-        <v>1577</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="1012" spans="1:5">
       <c r="A1012">
         <v>1011</v>
       </c>
       <c r="B1012" t="s">
-        <v>958</v>
+        <v>1576</v>
       </c>
       <c r="C1012" t="s">
-        <v>959</v>
+        <v>349</v>
       </c>
       <c r="D1012" t="s">
-        <v>7</v>
+        <v>1577</v>
       </c>
       <c r="E1012" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="1013" spans="1:5">
       <c r="A1013">
         <v>1012</v>
       </c>
       <c r="B1013" t="s">
         <v>1579</v>
       </c>
       <c r="C1013" t="s">
-        <v>349</v>
+        <v>358</v>
       </c>
       <c r="D1013" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1013" t="s">
         <v>1580</v>
-      </c>
-[...1 lines deleted...]
-        <v>1581</v>
       </c>
     </row>
     <row r="1014" spans="1:5">
       <c r="A1014">
         <v>1013</v>
       </c>
       <c r="B1014" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>366</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1014" t="s">
         <v>1582</v>
-      </c>
-[...7 lines deleted...]
-        <v>1583</v>
       </c>
     </row>
     <row r="1015" spans="1:5">
       <c r="A1015">
         <v>1014</v>
       </c>
       <c r="B1015" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>378</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1015" t="s">
         <v>1584</v>
-      </c>
-[...7 lines deleted...]
-        <v>1585</v>
       </c>
     </row>
     <row r="1016" spans="1:5">
       <c r="A1016">
         <v>1015</v>
       </c>
       <c r="B1016" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>383</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1016" t="s">
         <v>1586</v>
-      </c>
-[...7 lines deleted...]
-        <v>1587</v>
       </c>
     </row>
     <row r="1017" spans="1:5">
       <c r="A1017">
         <v>1016</v>
       </c>
       <c r="B1017" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>388</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1017" t="s">
         <v>1588</v>
-      </c>
-[...7 lines deleted...]
-        <v>1589</v>
       </c>
     </row>
     <row r="1018" spans="1:5">
       <c r="A1018">
         <v>1017</v>
       </c>
       <c r="B1018" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>393</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1018" t="s">
         <v>1590</v>
-      </c>
-[...7 lines deleted...]
-        <v>1591</v>
       </c>
     </row>
     <row r="1019" spans="1:5">
       <c r="A1019">
         <v>1018</v>
       </c>
       <c r="B1019" t="s">
-        <v>1592</v>
+        <v>473</v>
       </c>
       <c r="C1019" t="s">
-        <v>393</v>
+        <v>474</v>
       </c>
       <c r="D1019" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1019" t="s">
-        <v>1593</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="1020" spans="1:5">
       <c r="A1020">
         <v>1019</v>
       </c>
       <c r="B1020" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="C1020" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="D1020" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1020" t="s">
-        <v>1594</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="1021" spans="1:5">
       <c r="A1021">
         <v>1020</v>
       </c>
       <c r="B1021" t="s">
-        <v>478</v>
+        <v>491</v>
       </c>
       <c r="C1021" t="s">
-        <v>479</v>
+        <v>492</v>
       </c>
       <c r="D1021" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1021" t="s">
-        <v>1595</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="1022" spans="1:5">
       <c r="A1022">
         <v>1021</v>
       </c>
       <c r="B1022" t="s">
-        <v>491</v>
+        <v>499</v>
       </c>
       <c r="C1022" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="D1022" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1022" t="s">
-        <v>1596</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="1023" spans="1:5">
       <c r="A1023">
         <v>1022</v>
       </c>
       <c r="B1023" t="s">
-        <v>499</v>
+        <v>504</v>
       </c>
       <c r="C1023" t="s">
-        <v>500</v>
+        <v>505</v>
       </c>
       <c r="D1023" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1023" t="s">
-        <v>1597</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="1024" spans="1:5">
       <c r="A1024">
         <v>1023</v>
       </c>
       <c r="B1024" t="s">
-        <v>504</v>
+        <v>1596</v>
       </c>
       <c r="C1024" t="s">
-        <v>505</v>
+        <v>582</v>
       </c>
       <c r="D1024" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1024" t="s">
-        <v>1598</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="1025" spans="1:5">
       <c r="A1025">
         <v>1024</v>
       </c>
       <c r="B1025" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>587</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1025" t="s">
         <v>1599</v>
-      </c>
-[...7 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="1026" spans="1:5">
       <c r="A1026">
         <v>1025</v>
       </c>
       <c r="B1026" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>595</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1026" t="s">
         <v>1601</v>
-      </c>
-[...7 lines deleted...]
-        <v>1602</v>
       </c>
     </row>
     <row r="1027" spans="1:5">
       <c r="A1027">
         <v>1026</v>
       </c>
       <c r="B1027" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>604</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1027" t="s">
         <v>1603</v>
-      </c>
-[...7 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="1028" spans="1:5">
       <c r="A1028">
         <v>1027</v>
       </c>
       <c r="B1028" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>648</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1028" t="s">
         <v>1605</v>
-      </c>
-[...7 lines deleted...]
-        <v>1606</v>
       </c>
     </row>
     <row r="1029" spans="1:5">
       <c r="A1029">
         <v>1028</v>
       </c>
       <c r="B1029" t="s">
-        <v>1607</v>
+        <v>653</v>
       </c>
       <c r="C1029" t="s">
-        <v>648</v>
+        <v>654</v>
       </c>
       <c r="D1029" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1029" t="s">
-        <v>1608</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="1030" spans="1:5">
       <c r="A1030">
         <v>1029</v>
       </c>
       <c r="B1030" t="s">
-        <v>653</v>
+        <v>1607</v>
       </c>
       <c r="C1030" t="s">
-        <v>654</v>
+        <v>660</v>
       </c>
       <c r="D1030" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1030" t="s">
-        <v>1609</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="1031" spans="1:5">
       <c r="A1031">
         <v>1030</v>
       </c>
       <c r="B1031" t="s">
-        <v>1610</v>
+        <v>674</v>
       </c>
       <c r="C1031" t="s">
-        <v>660</v>
+        <v>675</v>
       </c>
       <c r="D1031" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1031" t="s">
-        <v>1611</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="1032" spans="1:5">
       <c r="A1032">
         <v>1031</v>
       </c>
       <c r="B1032" t="s">
-        <v>674</v>
+        <v>1610</v>
       </c>
       <c r="C1032" t="s">
-        <v>675</v>
+        <v>1100</v>
       </c>
       <c r="D1032" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1032" t="s">
-        <v>1612</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="1033" spans="1:5">
       <c r="A1033">
         <v>1032</v>
       </c>
       <c r="B1033" t="s">
-        <v>1613</v>
+        <v>1612</v>
       </c>
       <c r="C1033" t="s">
         <v>1103</v>
       </c>
       <c r="D1033" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1033" t="s">
-        <v>1614</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="1034" spans="1:5">
       <c r="A1034">
         <v>1033</v>
       </c>
       <c r="B1034" t="s">
-        <v>1615</v>
+        <v>1614</v>
       </c>
       <c r="C1034" t="s">
         <v>1106</v>
       </c>
       <c r="D1034" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1034" t="s">
-        <v>1616</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="1035" spans="1:5">
       <c r="A1035">
         <v>1034</v>
       </c>
       <c r="B1035" t="s">
-        <v>1617</v>
+        <v>1317</v>
       </c>
       <c r="C1035" t="s">
-        <v>1109</v>
+        <v>1318</v>
       </c>
       <c r="D1035" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1035" t="s">
-        <v>1618</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="1036" spans="1:5">
       <c r="A1036">
         <v>1035</v>
       </c>
       <c r="B1036" t="s">
         <v>1320</v>
       </c>
       <c r="C1036" t="s">
         <v>1321</v>
       </c>
       <c r="D1036" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1036" t="s">
-        <v>1619</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="1037" spans="1:5">
       <c r="A1037">
         <v>1036</v>
       </c>
       <c r="B1037" t="s">
         <v>1323</v>
       </c>
       <c r="C1037" t="s">
         <v>1324</v>
       </c>
       <c r="D1037" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1037" t="s">
-        <v>1620</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="1038" spans="1:5">
       <c r="A1038">
         <v>1037</v>
       </c>
       <c r="B1038" t="s">
         <v>1326</v>
       </c>
       <c r="C1038" t="s">
         <v>1327</v>
       </c>
       <c r="D1038" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1038" t="s">
-        <v>1621</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="1039" spans="1:5">
       <c r="A1039">
         <v>1038</v>
       </c>
       <c r="B1039" t="s">
         <v>1329</v>
       </c>
       <c r="C1039" t="s">
         <v>1330</v>
       </c>
       <c r="D1039" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1039" t="s">
-        <v>1622</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="1040" spans="1:5">
       <c r="A1040">
         <v>1039</v>
       </c>
       <c r="B1040" t="s">
-        <v>1332</v>
+        <v>1621</v>
       </c>
       <c r="C1040" t="s">
-        <v>1333</v>
+        <v>1091</v>
       </c>
       <c r="D1040" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1040" t="s">
-        <v>1623</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="1041" spans="1:5">
       <c r="A1041">
         <v>1040</v>
       </c>
       <c r="B1041" t="s">
-        <v>1624</v>
+        <v>1093</v>
       </c>
       <c r="C1041" t="s">
         <v>1094</v>
       </c>
       <c r="D1041" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1041" t="s">
-        <v>1625</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="1042" spans="1:5">
       <c r="A1042">
         <v>1041</v>
       </c>
       <c r="B1042" t="s">
-        <v>1096</v>
+        <v>1624</v>
       </c>
       <c r="C1042" t="s">
         <v>1097</v>
       </c>
       <c r="D1042" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1042" t="s">
-        <v>1626</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="1043" spans="1:5">
       <c r="A1043">
         <v>1042</v>
       </c>
       <c r="B1043" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1043" t="s">
         <v>1627</v>
-      </c>
-[...7 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="1044" spans="1:5">
       <c r="A1044">
         <v>1043</v>
       </c>
       <c r="B1044" t="s">
-        <v>1629</v>
+        <v>1628</v>
       </c>
       <c r="C1044" t="s">
         <v>1112</v>
       </c>
       <c r="D1044" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1044" t="s">
-        <v>1630</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="1045" spans="1:5">
       <c r="A1045">
         <v>1044</v>
       </c>
       <c r="B1045" t="s">
-        <v>1631</v>
+        <v>1630</v>
       </c>
       <c r="C1045" t="s">
         <v>1115</v>
       </c>
       <c r="D1045" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1045" t="s">
-        <v>1632</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="1046" spans="1:5">
       <c r="A1046">
         <v>1045</v>
       </c>
       <c r="B1046" t="s">
-        <v>1633</v>
+        <v>1632</v>
       </c>
       <c r="C1046" t="s">
         <v>1118</v>
       </c>
       <c r="D1046" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1046" t="s">
-        <v>1634</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="1047" spans="1:5">
       <c r="A1047">
         <v>1046</v>
       </c>
       <c r="B1047" t="s">
-        <v>1635</v>
+        <v>1634</v>
       </c>
       <c r="C1047" t="s">
         <v>1121</v>
       </c>
       <c r="D1047" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1047" t="s">
-        <v>1636</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="1048" spans="1:5">
       <c r="A1048">
         <v>1047</v>
       </c>
       <c r="B1048" t="s">
-        <v>1637</v>
+        <v>1636</v>
       </c>
       <c r="C1048" t="s">
         <v>1124</v>
       </c>
       <c r="D1048" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1048" t="s">
-        <v>1638</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="1049" spans="1:5">
       <c r="A1049">
         <v>1048</v>
       </c>
       <c r="B1049" t="s">
-        <v>1639</v>
+        <v>1638</v>
       </c>
       <c r="C1049" t="s">
         <v>1127</v>
       </c>
       <c r="D1049" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1049" t="s">
-        <v>1640</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="1050" spans="1:5">
       <c r="A1050">
         <v>1049</v>
       </c>
       <c r="B1050" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1050" t="s">
         <v>1641</v>
-      </c>
-[...7 lines deleted...]
-        <v>1642</v>
       </c>
     </row>
     <row r="1051" spans="1:5">
       <c r="A1051">
         <v>1050</v>
       </c>
       <c r="B1051" t="s">
-        <v>1643</v>
+        <v>1642</v>
       </c>
       <c r="C1051" t="s">
         <v>1172</v>
       </c>
       <c r="D1051" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1051" t="s">
-        <v>1644</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="1052" spans="1:5">
       <c r="A1052">
         <v>1051</v>
       </c>
       <c r="B1052" t="s">
-        <v>1645</v>
+        <v>1644</v>
       </c>
       <c r="C1052" t="s">
         <v>1175</v>
       </c>
       <c r="D1052" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1052" t="s">
-        <v>1646</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="1053" spans="1:5">
       <c r="A1053">
         <v>1052</v>
       </c>
       <c r="B1053" t="s">
-        <v>1647</v>
+        <v>1646</v>
       </c>
       <c r="C1053" t="s">
         <v>1178</v>
       </c>
       <c r="D1053" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1053" t="s">
-        <v>1648</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="1054" spans="1:5">
       <c r="A1054">
         <v>1053</v>
       </c>
       <c r="B1054" t="s">
-        <v>1649</v>
+        <v>1648</v>
       </c>
       <c r="C1054" t="s">
         <v>1181</v>
       </c>
       <c r="D1054" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1054" t="s">
-        <v>1650</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="1055" spans="1:5">
       <c r="A1055">
         <v>1054</v>
       </c>
       <c r="B1055" t="s">
-        <v>1651</v>
+        <v>1650</v>
       </c>
       <c r="C1055" t="s">
         <v>1184</v>
       </c>
       <c r="D1055" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1055" t="s">
-        <v>1652</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="1056" spans="1:5">
       <c r="A1056">
         <v>1055</v>
       </c>
       <c r="B1056" t="s">
-        <v>1653</v>
+        <v>1652</v>
       </c>
       <c r="C1056" t="s">
         <v>1187</v>
       </c>
       <c r="D1056" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1056" t="s">
-        <v>1654</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="1057" spans="1:5">
       <c r="A1057">
         <v>1056</v>
       </c>
       <c r="B1057" t="s">
-        <v>1655</v>
+        <v>1654</v>
       </c>
       <c r="C1057" t="s">
         <v>1190</v>
       </c>
       <c r="D1057" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1057" t="s">
-        <v>1656</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="1058" spans="1:5">
       <c r="A1058">
         <v>1057</v>
       </c>
       <c r="B1058" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1058" t="s">
         <v>1657</v>
-      </c>
-[...7 lines deleted...]
-        <v>1658</v>
       </c>
     </row>
     <row r="1059" spans="1:5">
       <c r="A1059">
         <v>1058</v>
       </c>
       <c r="B1059" t="s">
-        <v>1659</v>
+        <v>1658</v>
       </c>
       <c r="C1059" t="s">
         <v>1133</v>
       </c>
       <c r="D1059" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1059" t="s">
-        <v>1660</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="1060" spans="1:5">
       <c r="A1060">
         <v>1059</v>
       </c>
       <c r="B1060" t="s">
-        <v>1661</v>
+        <v>1660</v>
       </c>
       <c r="C1060" t="s">
         <v>1136</v>
       </c>
       <c r="D1060" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1060" t="s">
-        <v>1662</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="1061" spans="1:5">
       <c r="A1061">
         <v>1060</v>
       </c>
       <c r="B1061" t="s">
-        <v>1663</v>
+        <v>1662</v>
       </c>
       <c r="C1061" t="s">
         <v>1139</v>
       </c>
       <c r="D1061" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1061" t="s">
-        <v>1664</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="1062" spans="1:5">
       <c r="A1062">
         <v>1061</v>
       </c>
       <c r="B1062" t="s">
-        <v>1665</v>
+        <v>1664</v>
       </c>
       <c r="C1062" t="s">
         <v>1142</v>
       </c>
       <c r="D1062" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1062" t="s">
-        <v>1666</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="1063" spans="1:5">
       <c r="A1063">
         <v>1062</v>
       </c>
       <c r="B1063" t="s">
-        <v>1667</v>
+        <v>1666</v>
       </c>
       <c r="C1063" t="s">
         <v>1145</v>
       </c>
       <c r="D1063" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1063" t="s">
-        <v>1668</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="1064" spans="1:5">
       <c r="A1064">
         <v>1063</v>
       </c>
       <c r="B1064" t="s">
-        <v>1669</v>
+        <v>1668</v>
       </c>
       <c r="C1064" t="s">
         <v>1148</v>
       </c>
       <c r="D1064" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1064" t="s">
-        <v>1670</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="1065" spans="1:5">
       <c r="A1065">
         <v>1064</v>
       </c>
       <c r="B1065" t="s">
-        <v>1671</v>
+        <v>1670</v>
       </c>
       <c r="C1065" t="s">
         <v>1151</v>
       </c>
       <c r="D1065" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1065" t="s">
-        <v>1672</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="1066" spans="1:5">
       <c r="A1066">
         <v>1065</v>
       </c>
       <c r="B1066" t="s">
-        <v>1673</v>
+        <v>1672</v>
       </c>
       <c r="C1066" t="s">
         <v>1154</v>
       </c>
       <c r="D1066" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1066" t="s">
-        <v>1674</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="1067" spans="1:5">
       <c r="A1067">
         <v>1066</v>
       </c>
       <c r="B1067" t="s">
-        <v>1675</v>
+        <v>1674</v>
       </c>
       <c r="C1067" t="s">
         <v>1157</v>
       </c>
       <c r="D1067" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1067" t="s">
-        <v>1676</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="1068" spans="1:5">
       <c r="A1068">
         <v>1067</v>
       </c>
       <c r="B1068" t="s">
-        <v>1677</v>
+        <v>1676</v>
       </c>
       <c r="C1068" t="s">
         <v>1160</v>
       </c>
       <c r="D1068" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1068" t="s">
-        <v>1678</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="1069" spans="1:5">
       <c r="A1069">
         <v>1068</v>
       </c>
       <c r="B1069" t="s">
-        <v>1679</v>
+        <v>1678</v>
       </c>
       <c r="C1069" t="s">
         <v>1163</v>
       </c>
       <c r="D1069" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1069" t="s">
-        <v>1680</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="1070" spans="1:5">
       <c r="A1070">
         <v>1069</v>
       </c>
       <c r="B1070" t="s">
-        <v>1681</v>
+        <v>1680</v>
       </c>
       <c r="C1070" t="s">
         <v>1166</v>
       </c>
       <c r="D1070" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1070" t="s">
-        <v>1682</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="1071" spans="1:5">
       <c r="A1071">
         <v>1070</v>
       </c>
       <c r="B1071" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1071" t="s">
         <v>1683</v>
-      </c>
-[...7 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="1072" spans="1:5">
       <c r="A1072">
         <v>1071</v>
       </c>
       <c r="B1072" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1072" t="s">
         <v>1685</v>
-      </c>
-[...7 lines deleted...]
-        <v>1686</v>
       </c>
     </row>
     <row r="1073" spans="1:5">
       <c r="A1073">
         <v>1072</v>
       </c>
       <c r="B1073" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1073" t="s">
         <v>1687</v>
-      </c>
-[...7 lines deleted...]
-        <v>1688</v>
       </c>
     </row>
     <row r="1074" spans="1:5">
       <c r="A1074">
         <v>1073</v>
       </c>
       <c r="B1074" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1074" t="s">
         <v>1689</v>
-      </c>
-[...7 lines deleted...]
-        <v>1690</v>
       </c>
     </row>
     <row r="1075" spans="1:5">
       <c r="A1075">
         <v>1074</v>
       </c>
       <c r="B1075" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1075" t="s">
         <v>1691</v>
-      </c>
-[...7 lines deleted...]
-        <v>1692</v>
       </c>
     </row>
     <row r="1076" spans="1:5">
       <c r="A1076">
         <v>1075</v>
       </c>
       <c r="B1076" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1076" t="s">
         <v>1693</v>
-      </c>
-[...7 lines deleted...]
-        <v>1694</v>
       </c>
     </row>
     <row r="1077" spans="1:5">
       <c r="A1077">
         <v>1076</v>
       </c>
       <c r="B1077" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>1577</v>
+      </c>
+      <c r="E1077" t="s">
         <v>1695</v>
-      </c>
-[...7 lines deleted...]
-        <v>1696</v>
       </c>
     </row>
     <row r="1078" spans="1:5">
       <c r="A1078">
         <v>1077</v>
       </c>
       <c r="B1078" t="s">
-        <v>1697</v>
+        <v>1682</v>
       </c>
       <c r="C1078" t="s">
-        <v>1220</v>
+        <v>1193</v>
       </c>
       <c r="D1078" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1078" t="s">
-        <v>1698</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="1079" spans="1:5">
       <c r="A1079">
         <v>1078</v>
       </c>
       <c r="B1079" t="s">
-        <v>1685</v>
+        <v>1684</v>
       </c>
       <c r="C1079" t="s">
-        <v>1196</v>
+        <v>1197</v>
       </c>
       <c r="D1079" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1079" t="s">
-        <v>1699</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="1080" spans="1:5">
       <c r="A1080">
         <v>1079</v>
       </c>
       <c r="B1080" t="s">
-        <v>1687</v>
+        <v>1686</v>
       </c>
       <c r="C1080" t="s">
-        <v>1200</v>
+        <v>1201</v>
       </c>
       <c r="D1080" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1080" t="s">
-        <v>1700</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="1081" spans="1:5">
       <c r="A1081">
         <v>1080</v>
       </c>
       <c r="B1081" t="s">
-        <v>1689</v>
+        <v>1688</v>
       </c>
       <c r="C1081" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
       <c r="D1081" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1081" t="s">
-        <v>1701</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="1082" spans="1:5">
       <c r="A1082">
         <v>1081</v>
       </c>
       <c r="B1082" t="s">
-        <v>1691</v>
+        <v>1690</v>
       </c>
       <c r="C1082" t="s">
-        <v>1208</v>
+        <v>1209</v>
       </c>
       <c r="D1082" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1082" t="s">
-        <v>1702</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="1083" spans="1:5">
       <c r="A1083">
         <v>1082</v>
       </c>
       <c r="B1083" t="s">
-        <v>1693</v>
+        <v>1692</v>
       </c>
       <c r="C1083" t="s">
-        <v>1212</v>
+        <v>1213</v>
       </c>
       <c r="D1083" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1083" t="s">
-        <v>1703</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="1084" spans="1:5">
       <c r="A1084">
         <v>1083</v>
       </c>
       <c r="B1084" t="s">
-        <v>1695</v>
+        <v>1694</v>
       </c>
       <c r="C1084" t="s">
-        <v>1216</v>
+        <v>1217</v>
       </c>
       <c r="D1084" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1084" t="s">
-        <v>1704</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="1085" spans="1:5">
       <c r="A1085">
         <v>1084</v>
       </c>
       <c r="B1085" t="s">
-        <v>1697</v>
+        <v>1703</v>
       </c>
       <c r="C1085" t="s">
-        <v>1220</v>
+        <v>1704</v>
       </c>
       <c r="D1085" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1085" t="s">
         <v>1705</v>
       </c>
     </row>
     <row r="1086" spans="1:5">
       <c r="A1086">
         <v>1085</v>
       </c>
       <c r="B1086" t="s">
         <v>1706</v>
       </c>
       <c r="C1086" t="s">
         <v>1707</v>
       </c>
       <c r="D1086" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1086" t="s">
         <v>1708</v>
       </c>
     </row>
     <row r="1087" spans="1:5">
       <c r="A1087">
         <v>1086</v>
       </c>
       <c r="B1087" t="s">
         <v>1709</v>
       </c>
       <c r="C1087" t="s">
         <v>1710</v>
       </c>
       <c r="D1087" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1087" t="s">
         <v>1711</v>
       </c>
     </row>
     <row r="1088" spans="1:5">
       <c r="A1088">
         <v>1087</v>
       </c>
       <c r="B1088" t="s">
         <v>1712</v>
       </c>
       <c r="C1088" t="s">
         <v>1713</v>
       </c>
       <c r="D1088" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1088" t="s">
         <v>1714</v>
       </c>
     </row>
     <row r="1089" spans="1:5">
       <c r="A1089">
         <v>1088</v>
       </c>
       <c r="B1089" t="s">
         <v>1715</v>
       </c>
       <c r="C1089" t="s">
         <v>1716</v>
       </c>
       <c r="D1089" t="s">
-        <v>1580</v>
+        <v>1577</v>
       </c>
       <c r="E1089" t="s">
         <v>1717</v>
       </c>
     </row>
     <row r="1090" spans="1:5">
       <c r="A1090">
         <v>1089</v>
       </c>
       <c r="B1090" t="s">
+        <v>674</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>675</v>
+      </c>
+      <c r="D1090" t="s">
         <v>1718</v>
       </c>
-      <c r="C1090" t="s">
+      <c r="E1090" t="s">
         <v>1719</v>
-      </c>
-[...4 lines deleted...]
-        <v>1720</v>
       </c>
     </row>
     <row r="1091" spans="1:5">
       <c r="A1091">
         <v>1090</v>
       </c>
       <c r="B1091" t="s">
         <v>674</v>
       </c>
       <c r="C1091" t="s">
         <v>675</v>
       </c>
       <c r="D1091" t="s">
-        <v>1721</v>
+        <v>1718</v>
       </c>
       <c r="E1091" t="s">
-        <v>1722</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="1092" spans="1:5">
       <c r="A1092">
         <v>1091</v>
       </c>
       <c r="B1092" t="s">
-        <v>674</v>
+        <v>665</v>
       </c>
       <c r="C1092" t="s">
-        <v>675</v>
+        <v>666</v>
       </c>
       <c r="D1092" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E1092" t="s">
         <v>1721</v>
-      </c>
-[...1 lines deleted...]
-        <v>1723</v>
       </c>
     </row>
     <row r="1093" spans="1:5">
       <c r="A1093">
         <v>1092</v>
       </c>
       <c r="B1093" t="s">
-        <v>665</v>
+        <v>1703</v>
       </c>
       <c r="C1093" t="s">
-        <v>666</v>
+        <v>1704</v>
       </c>
       <c r="D1093" t="s">
-        <v>1721</v>
+        <v>1718</v>
       </c>
       <c r="E1093" t="s">
-        <v>1724</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="1094" spans="1:5">
       <c r="A1094">
         <v>1093</v>
       </c>
       <c r="B1094" t="s">
         <v>1706</v>
       </c>
       <c r="C1094" t="s">
         <v>1707</v>
       </c>
       <c r="D1094" t="s">
-        <v>1721</v>
+        <v>1718</v>
       </c>
       <c r="E1094" t="s">
-        <v>1725</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="1095" spans="1:5">
       <c r="A1095">
         <v>1094</v>
       </c>
       <c r="B1095" t="s">
         <v>1709</v>
       </c>
       <c r="C1095" t="s">
         <v>1710</v>
       </c>
       <c r="D1095" t="s">
-        <v>1721</v>
+        <v>1718</v>
       </c>
       <c r="E1095" t="s">
-        <v>1726</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="1096" spans="1:5">
       <c r="A1096">
         <v>1095</v>
       </c>
       <c r="B1096" t="s">
         <v>1712</v>
       </c>
       <c r="C1096" t="s">
         <v>1713</v>
       </c>
       <c r="D1096" t="s">
-        <v>1721</v>
+        <v>1718</v>
       </c>
       <c r="E1096" t="s">
-        <v>1727</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="1097" spans="1:5">
       <c r="A1097">
         <v>1096</v>
       </c>
       <c r="B1097" t="s">
         <v>1715</v>
       </c>
       <c r="C1097" t="s">
         <v>1716</v>
       </c>
       <c r="D1097" t="s">
-        <v>1721</v>
+        <v>1718</v>
       </c>
       <c r="E1097" t="s">
-        <v>1728</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="1098" spans="1:5">
       <c r="A1098">
         <v>1097</v>
       </c>
       <c r="B1098" t="s">
-        <v>1718</v>
+        <v>1727</v>
       </c>
       <c r="C1098" t="s">
-        <v>1719</v>
+        <v>1728</v>
       </c>
       <c r="D1098" t="s">
-        <v>1721</v>
+        <v>1729</v>
       </c>
       <c r="E1098" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="1099" spans="1:5">
       <c r="A1099">
         <v>1098</v>
       </c>
       <c r="B1099" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="C1099" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="D1099" t="s">
-        <v>1732</v>
+        <v>1729</v>
       </c>
       <c r="E1099" t="s">
         <v>1733</v>
       </c>
     </row>
     <row r="1100" spans="1:5">
       <c r="A1100">
         <v>1099</v>
       </c>
       <c r="B1100" t="s">
         <v>1734</v>
       </c>
       <c r="C1100" t="s">
         <v>1735</v>
       </c>
       <c r="D1100" t="s">
-        <v>1732</v>
+        <v>1729</v>
       </c>
       <c r="E1100" t="s">
         <v>1736</v>
       </c>
     </row>
     <row r="1101" spans="1:5">
       <c r="A1101">
         <v>1100</v>
       </c>
       <c r="B1101" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D1101" t="s">
         <v>1737</v>
       </c>
-      <c r="C1101" t="s">
+      <c r="E1101" t="s">
         <v>1738</v>
-      </c>
-[...4 lines deleted...]
-        <v>1739</v>
       </c>
     </row>
     <row r="1102" spans="1:5">
       <c r="A1102">
         <v>1101</v>
       </c>
       <c r="B1102" t="s">
-        <v>1491</v>
+        <v>1485</v>
       </c>
       <c r="C1102" t="s">
-        <v>1492</v>
+        <v>1486</v>
       </c>
       <c r="D1102" t="s">
-        <v>1740</v>
+        <v>1737</v>
       </c>
       <c r="E1102" t="s">
-        <v>1741</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="1103" spans="1:5">
       <c r="A1103">
         <v>1102</v>
       </c>
       <c r="B1103" t="s">
-        <v>1488</v>
+        <v>167</v>
       </c>
       <c r="C1103" t="s">
-        <v>1489</v>
+        <v>168</v>
       </c>
       <c r="D1103" t="s">
+        <v>1737</v>
+      </c>
+      <c r="E1103" t="s">
         <v>1740</v>
-      </c>
-[...1 lines deleted...]
-        <v>1742</v>
       </c>
     </row>
     <row r="1104" spans="1:5">
       <c r="A1104">
         <v>1103</v>
       </c>
       <c r="B1104" t="s">
-        <v>167</v>
+        <v>255</v>
       </c>
       <c r="C1104" t="s">
-        <v>168</v>
+        <v>256</v>
       </c>
       <c r="D1104" t="s">
-        <v>1740</v>
+        <v>514</v>
       </c>
       <c r="E1104" t="s">
-        <v>1743</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="1105" spans="1:5">
       <c r="A1105">
         <v>1104</v>
       </c>
       <c r="B1105" t="s">
-        <v>255</v>
+        <v>1079</v>
       </c>
       <c r="C1105" t="s">
-        <v>256</v>
+        <v>1080</v>
       </c>
       <c r="D1105" t="s">
         <v>514</v>
       </c>
       <c r="E1105" t="s">
-        <v>1744</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="1106" spans="1:5">
       <c r="A1106">
         <v>1105</v>
       </c>
       <c r="B1106" t="s">
-        <v>1082</v>
+        <v>1225</v>
       </c>
       <c r="C1106" t="s">
-        <v>1083</v>
+        <v>1226</v>
       </c>
       <c r="D1106" t="s">
         <v>514</v>
       </c>
       <c r="E1106" t="s">
-        <v>1745</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="1107" spans="1:5">
       <c r="A1107">
         <v>1106</v>
       </c>
       <c r="B1107" t="s">
-        <v>1228</v>
+        <v>1525</v>
       </c>
       <c r="C1107" t="s">
-        <v>1229</v>
+        <v>1526</v>
       </c>
       <c r="D1107" t="s">
         <v>514</v>
       </c>
       <c r="E1107" t="s">
-        <v>1746</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="1108" spans="1:5">
       <c r="A1108">
         <v>1107</v>
       </c>
       <c r="B1108" t="s">
-        <v>1528</v>
+        <v>1745</v>
       </c>
       <c r="C1108" t="s">
-        <v>1529</v>
+        <v>1746</v>
       </c>
       <c r="D1108" t="s">
         <v>514</v>
       </c>
       <c r="E1108" t="s">
         <v>1747</v>
       </c>
     </row>
     <row r="1109" spans="1:5">
       <c r="A1109">
         <v>1108</v>
       </c>
       <c r="B1109" t="s">
+        <v>665</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>666</v>
+      </c>
+      <c r="D1109" t="s">
         <v>1748</v>
       </c>
-      <c r="C1109" t="s">
+      <c r="E1109" t="s">
         <v>1749</v>
-      </c>
-[...4 lines deleted...]
-        <v>1750</v>
       </c>
     </row>
     <row r="1110" spans="1:5">
       <c r="A1110">
         <v>1109</v>
       </c>
       <c r="B1110" t="s">
-        <v>665</v>
+        <v>1703</v>
       </c>
       <c r="C1110" t="s">
-        <v>666</v>
+        <v>1704</v>
       </c>
       <c r="D1110" t="s">
-        <v>1751</v>
+        <v>1748</v>
       </c>
       <c r="E1110" t="s">
-        <v>1752</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="1111" spans="1:5">
       <c r="A1111">
         <v>1110</v>
       </c>
       <c r="B1111" t="s">
         <v>1706</v>
       </c>
       <c r="C1111" t="s">
         <v>1707</v>
       </c>
       <c r="D1111" t="s">
-        <v>1751</v>
+        <v>1748</v>
       </c>
       <c r="E1111" t="s">
-        <v>1753</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="1112" spans="1:5">
       <c r="A1112">
         <v>1111</v>
       </c>
       <c r="B1112" t="s">
         <v>1709</v>
       </c>
       <c r="C1112" t="s">
         <v>1710</v>
       </c>
       <c r="D1112" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E1112" t="s">
         <v>1751</v>
-      </c>
-[...1 lines deleted...]
-        <v>1753</v>
       </c>
     </row>
     <row r="1113" spans="1:5">
       <c r="A1113">
         <v>1112</v>
       </c>
       <c r="B1113" t="s">
         <v>1712</v>
       </c>
       <c r="C1113" t="s">
         <v>1713</v>
       </c>
       <c r="D1113" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E1113" t="s">
         <v>1751</v>
-      </c>
-[...1 lines deleted...]
-        <v>1754</v>
       </c>
     </row>
     <row r="1114" spans="1:5">
       <c r="A1114">
         <v>1113</v>
       </c>
       <c r="B1114" t="s">
         <v>1715</v>
       </c>
       <c r="C1114" t="s">
         <v>1716</v>
       </c>
       <c r="D1114" t="s">
+        <v>1748</v>
+      </c>
+      <c r="E1114" t="s">
         <v>1751</v>
-      </c>
-[...1 lines deleted...]
-        <v>1754</v>
       </c>
     </row>
     <row r="1115" spans="1:5">
       <c r="A1115">
         <v>1114</v>
       </c>
       <c r="B1115" t="s">
-        <v>1718</v>
+        <v>1752</v>
       </c>
       <c r="C1115" t="s">
-        <v>1719</v>
+        <v>171</v>
       </c>
       <c r="D1115" t="s">
-        <v>1751</v>
+        <v>171</v>
       </c>
       <c r="E1115" t="s">
-        <v>1754</v>
-[...16 lines deleted...]
-        <v>1756</v>
+        <v>1753</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>