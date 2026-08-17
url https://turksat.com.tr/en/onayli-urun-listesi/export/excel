--- v3 (2026-07-07)
+++ v4 (2026-08-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Onaylı Ürün Listesi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1742">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1757">
   <si>
     <t>Sıra</t>
   </si>
   <si>
     <t>Malzeme</t>
   </si>
   <si>
     <t>Türksat Kodu</t>
   </si>
   <si>
     <t>Malzeme Sağlayıcı</t>
   </si>
   <si>
     <t>Marka / Model</t>
   </si>
   <si>
     <t>Dahili Koaksiyel RG6 Drop</t>
   </si>
   <si>
     <t>TKS-KAB-17</t>
   </si>
   <si>
     <t>BlueTel Telekom Enerji Sis. San. Tic. A.Ş.</t>
   </si>
   <si>
@@ -1223,56 +1223,50 @@
   <si>
     <t>TTAF/FO-0424ASX09003</t>
   </si>
   <si>
     <t>ALFAFONET/PGT-SCAA2TBLZYE-03</t>
   </si>
   <si>
     <t>JCCOM / PT-SCAPC-3</t>
   </si>
   <si>
     <t>CENKABLO / 02S5SX09030PT</t>
   </si>
   <si>
     <t>FOCABEX PTSCAPC</t>
   </si>
   <si>
     <t>12FO 19" Terminasyon Seti (Full Dolu)</t>
   </si>
   <si>
     <t>TKS-FOM-16</t>
   </si>
   <si>
     <t>FCT-FCF/T-TS12PF.PP</t>
   </si>
   <si>
-    <t>Fonetix Telekomünikasyon San. ve Tic. Ltd. Şti.</t>
-[...4 lines deleted...]
-  <si>
     <t>ALFAFONET-102261-LG.01/812126</t>
   </si>
   <si>
     <t>TTAF/ FO-1U-12-TS</t>
   </si>
   <si>
     <t>FOCABEX / FX 12 PORT</t>
   </si>
   <si>
     <t>CENKABLO / CEN1U12S(D)XSCAPC</t>
   </si>
   <si>
     <t>24FO 19" Terminasyon Seti (Full Dolu)</t>
   </si>
   <si>
     <t>TKS-FOM-17</t>
   </si>
   <si>
     <t>FCT-FCF/T-TS24PF.PP</t>
   </si>
   <si>
     <t>TTAF/ FO-1U-24-TS</t>
   </si>
   <si>
     <t>FOCABEX / FX 24 PORT</t>
@@ -2117,2648 +2111,2618 @@
   <si>
     <t>TKS-KAB-02</t>
   </si>
   <si>
     <t>HANSEN / HS C3.3/13.6</t>
   </si>
   <si>
     <t>Yeraltı Koaksiyel Kablo - 2,2 mm  Bakır</t>
   </si>
   <si>
     <t>TKS-KAB-01</t>
   </si>
   <si>
     <t>HANSEN / HS C2.2/8.9</t>
   </si>
   <si>
     <t>Telco İletişim Teknolojileri Tic.San.Ltd.Şti.</t>
   </si>
   <si>
     <t>BEDEA /  TELASS CR 220</t>
   </si>
   <si>
     <t>BEDEA /  TELASS CR 330</t>
   </si>
   <si>
+    <t>U-LİNK KONNEKTÖR PANELİ (16 PORT)</t>
+  </si>
+  <si>
+    <t>TKS-DLP-56</t>
+  </si>
+  <si>
+    <t>DTM/DTMULİNKP16</t>
+  </si>
+  <si>
+    <t>CMTS Kablosu</t>
+  </si>
+  <si>
+    <t>TKS-KAB-16</t>
+  </si>
+  <si>
+    <t>ÖREN / HD063 PVC-H.FREE</t>
+  </si>
+  <si>
+    <t>JUMPER KABLO 0,25 MT.</t>
+  </si>
+  <si>
+    <t>TKS-KAB-19</t>
+  </si>
+  <si>
+    <t>HANSEN/RG6TCU 0,25mt</t>
+  </si>
+  <si>
+    <t>JUMPER KABLO 1 MT.</t>
+  </si>
+  <si>
+    <t>TKS-KAB-20</t>
+  </si>
+  <si>
+    <t>HANSEN/RG6TCU 1mt</t>
+  </si>
+  <si>
+    <t>JUMPER KABLO 3 MT.</t>
+  </si>
+  <si>
+    <t>TKS-KAB-21</t>
+  </si>
+  <si>
+    <t>HANSEN/RG6TCU 3mt</t>
+  </si>
+  <si>
+    <t>JUMPER KABLO 5 MT.</t>
+  </si>
+  <si>
+    <t>TKS-KAB-22</t>
+  </si>
+  <si>
+    <t>HANSEN/RG6TCU 5mt</t>
+  </si>
+  <si>
+    <t>JUMPER KABLO 10 MT.</t>
+  </si>
+  <si>
+    <t>TKS-KAB-23</t>
+  </si>
+  <si>
+    <t>HANSEN/RG6TCU 10mt</t>
+  </si>
+  <si>
+    <t>Renkel Elektronik San. Ve Dış Tic. Ltd. Şti</t>
+  </si>
+  <si>
+    <t>Accccordia / 02-214</t>
+  </si>
+  <si>
+    <t>Sader İç ve Dış Ticaret Ltd.Şti.</t>
+  </si>
+  <si>
+    <t>SB / SPL100-12</t>
+  </si>
+  <si>
+    <t>Havai Koaksiyel Kablo - 3,3 mm Bakır</t>
+  </si>
+  <si>
+    <t>TKS-KAB-09</t>
+  </si>
+  <si>
+    <t>BEDEA / TELASS CR 330 mit Trageseil</t>
+  </si>
+  <si>
+    <t>5,8"(PIN) KONNEKTÖR (3.15 KABLO İÇİN)</t>
+  </si>
+  <si>
+    <t>TKS-KON-22</t>
+  </si>
+  <si>
+    <t>PPC / G052-5/8M (3.15)</t>
+  </si>
+  <si>
+    <t>5,8"(PIN) KONNEKTÖR (2.2 KABLO İÇİN)</t>
+  </si>
+  <si>
+    <t>TKS-KON-21</t>
+  </si>
+  <si>
+    <t>PPC / D015-5/8M (2.2)</t>
+  </si>
+  <si>
+    <t>ÖREN / FM-HQ103-FM (CX3)</t>
+  </si>
+  <si>
+    <t>SPLİCE KONNEKTÖR (3.3 KABLO İÇİN)</t>
+  </si>
+  <si>
+    <t>TKS-KON-27</t>
+  </si>
+  <si>
+    <t>PPC / G003-SPL (3.3)</t>
+  </si>
+  <si>
+    <t>F-MALE KONNEKTÖR (3.15 KABLO İÇİN)</t>
+  </si>
+  <si>
+    <t>TKS-KON-31</t>
+  </si>
+  <si>
+    <t>PPC / G052-FF (3.15 F)</t>
+  </si>
+  <si>
+    <t>F-MALE KONNEKTÖR (TÜM YERALTI KABLOLAR İÇİN)</t>
+  </si>
+  <si>
+    <t>TKS-KON-04</t>
+  </si>
+  <si>
+    <t>CABELCON FF-TL-303</t>
+  </si>
+  <si>
+    <t>F-MALE KONNEKTÖR (2.2 KABLO İÇİN)</t>
+  </si>
+  <si>
+    <t>TKS-KON-30</t>
+  </si>
+  <si>
+    <t>PPC / D015-FM (2.2)</t>
+  </si>
+  <si>
+    <t>PPC / D015-FF (2.2F)</t>
+  </si>
+  <si>
+    <t>ÖREN / FM-HD103-FM (CX3)</t>
+  </si>
+  <si>
+    <t>IEC Konnektör (Tüm Dahili Kablolar İçin)</t>
+  </si>
+  <si>
+    <t>TKS-KON-06</t>
+  </si>
+  <si>
+    <t>Jiangsu Dongyuan DY1-69</t>
+  </si>
+  <si>
+    <t>Jiangsu Dongyuan DY1-70</t>
+  </si>
+  <si>
+    <t>CABELCON FM-TL303</t>
+  </si>
+  <si>
+    <t>CABELCON FM-TL309</t>
+  </si>
+  <si>
+    <t>SPLİCE KONNEKTÖR (TÜM YERALTI KABLOLAR İÇİN)</t>
+  </si>
+  <si>
+    <t>TKS-KON-03</t>
+  </si>
+  <si>
+    <t>CABELCON SP TL525</t>
+  </si>
+  <si>
+    <t>CABELCON SP TL303</t>
+  </si>
+  <si>
+    <t>5,8"(PIN) KONNEKTÖR (TÜM YERALTI KABLOLAR İÇİN)</t>
+  </si>
+  <si>
+    <t>TKS-KON-02</t>
+  </si>
+  <si>
+    <t>CABELCON 5/8M-TL303</t>
+  </si>
+  <si>
+    <t>CABELCON 5/8M-TL540TI SHORT</t>
+  </si>
+  <si>
+    <t>3,5/12 KONNEKTÖR (TÜM YERALTI KABLOLAR İÇİN)</t>
+  </si>
+  <si>
+    <t>TKS-KON-01</t>
+  </si>
+  <si>
+    <t>CABELCON / 3,5/12M-TL525</t>
+  </si>
+  <si>
+    <t>CABELCON / 3,5/12M-TL540TI SHORT</t>
+  </si>
+  <si>
+    <t>CABELCON / 3,5/12M-TL309</t>
+  </si>
+  <si>
+    <t>ÖREN / HQ103-PVC-H.FREE</t>
+  </si>
+  <si>
+    <t>ÖREN / HD103-PVC-H.FREE</t>
+  </si>
+  <si>
+    <t>Havai Fider Kablo – TRS 2,2 Bakır</t>
+  </si>
+  <si>
+    <t>TKS-KAB-13</t>
+  </si>
+  <si>
+    <t>ÖREN / HD223 AP</t>
+  </si>
+  <si>
+    <t>Havai Fider Kablo – RG11 Bakır</t>
+  </si>
+  <si>
+    <t>TKS-KAB-12</t>
+  </si>
+  <si>
+    <t>ÖREN / HD163 AP</t>
+  </si>
+  <si>
+    <t>Fider Kablo – TRS 2,2 Bakır</t>
+  </si>
+  <si>
+    <t>TKS-KAB-06</t>
+  </si>
+  <si>
+    <t>ÖREN / HD223 PEF</t>
+  </si>
+  <si>
+    <t>C-BAND ST TRANSMİTTER DUAL</t>
+  </si>
+  <si>
+    <t>TKS-OPS-48</t>
+  </si>
+  <si>
+    <t>WOS-WT-1550-4K</t>
+  </si>
+  <si>
+    <t>Havai Koaksiyel Kablo - 4,22 mm Aluminyum</t>
+  </si>
+  <si>
+    <t>TKS-KAB-11</t>
+  </si>
+  <si>
+    <t>TFC / TX10715MS</t>
+  </si>
+  <si>
+    <t>Havai Koaksiyel Kablo - 3,15 mm Aluminyum</t>
+  </si>
+  <si>
+    <t>TKS-KAB-10</t>
+  </si>
+  <si>
+    <t>TFC / TX10540MS</t>
+  </si>
+  <si>
+    <t>PCT / AT677TSSCVW1P</t>
+  </si>
+  <si>
+    <t>PCT / AT677TSSCV1PW-J</t>
+  </si>
+  <si>
+    <t>PPC / D015-3,5/12F-C (2.2 FEMALE)</t>
+  </si>
+  <si>
+    <t>PPC / B004-5/8M (RG11)</t>
+  </si>
+  <si>
+    <t>PPC / D015-3,5/12M (2.2)</t>
+  </si>
+  <si>
+    <t>HANSEN / RG11TFM</t>
+  </si>
+  <si>
+    <t>HANSEN / HS C3.3/13.6+M</t>
+  </si>
+  <si>
+    <t>Havai Koaksiyel Kablo - 2,2 mm Bakır</t>
+  </si>
+  <si>
+    <t>TKS-KAB-08</t>
+  </si>
+  <si>
+    <t>HANSEN / HS C2.2/8.9+M</t>
+  </si>
+  <si>
+    <t>PPC / B004-FF (RG11 FF)</t>
+  </si>
+  <si>
+    <t>PPC / G003-3,5/12F (3.3)</t>
+  </si>
+  <si>
+    <t>PPC / G003-3,5/12M (3.3)</t>
+  </si>
+  <si>
+    <t>PPC / G052-3,5/12M (3.15)</t>
+  </si>
+  <si>
+    <t>FTTH BDK 1:4 OPTİK BÖLÜCÜ</t>
+  </si>
+  <si>
+    <t>TKS-OPS-59</t>
+  </si>
+  <si>
+    <t>PLC BDK 1:4</t>
+  </si>
+  <si>
+    <t>F SONLANDIRMA DİRENCİ</t>
+  </si>
+  <si>
+    <t>TKS-KON-12</t>
+  </si>
+  <si>
+    <t>CABLESAT / 27-TRH-O</t>
+  </si>
+  <si>
+    <t>Jiangsu Dongyuan DY1-103</t>
+  </si>
+  <si>
+    <t>CABELCON F-81-HQ-1 NiTin CC</t>
+  </si>
+  <si>
+    <t>GALVANİK İZOLATÖR</t>
+  </si>
+  <si>
+    <t>TKS-RFP-19</t>
+  </si>
+  <si>
+    <t>ELECTA/GAL-ISA</t>
+  </si>
+  <si>
+    <t>BNS/F-363</t>
+  </si>
+  <si>
+    <t>FTTH SAHA DOLABI 1:32 KASET TİPİ OPTİK BÖLÜCÜ</t>
+  </si>
+  <si>
+    <t>TKS-OPS-69</t>
+  </si>
+  <si>
+    <t>ABS PLC SAHA 1:32</t>
+  </si>
+  <si>
+    <t>F-MALE KONNEKTOR (RG6 DAHİLİ KABLOLAR İÇİN)</t>
+  </si>
+  <si>
+    <t>TKS-KON-08</t>
+  </si>
+  <si>
+    <t>CABLESAT/ 22-AE6</t>
+  </si>
+  <si>
+    <t>Jiangsu Dongyuan DY1-8</t>
+  </si>
+  <si>
+    <t>BNS/F36799MINI-4.9</t>
+  </si>
+  <si>
+    <t>U-LİNK KONNEKTÖR PANELİ (32 PORT)</t>
+  </si>
+  <si>
+    <t>TKS-DLP-57</t>
+  </si>
+  <si>
+    <t>DTM/DTMULİNKP32</t>
+  </si>
+  <si>
+    <t>HANSEN/RG6T-H</t>
+  </si>
+  <si>
+    <t>PPC / G052-FM</t>
+  </si>
+  <si>
+    <t>F-MALE KONNEKTOR (RG11 DAHİLİ KABLOLAR İÇİN)</t>
+  </si>
+  <si>
+    <t>TKS-KON-09</t>
+  </si>
+  <si>
+    <t>Jiangsu Dongyuan DY1-62</t>
+  </si>
+  <si>
+    <t>CABELCON FM-RG11-CX3 7,5</t>
+  </si>
+  <si>
+    <t>OJC Fiber Optik San. ve Dış Tic. Ltd. Şti.</t>
+  </si>
+  <si>
+    <t>OJC/2503294</t>
+  </si>
+  <si>
+    <t>CABLESAT/22-AK11-FM</t>
+  </si>
+  <si>
+    <t>PCT/TRS-11LMGNT</t>
+  </si>
+  <si>
+    <t>Jiangsu Dongyuan DY1-007</t>
+  </si>
+  <si>
+    <t>CABELCON TR-59-1/4-HQ NİTİN</t>
+  </si>
+  <si>
+    <t>BNS/F-319-N</t>
+  </si>
+  <si>
+    <t>HANSEN/FSON-H</t>
+  </si>
+  <si>
+    <t>1:2 Optik Splitter</t>
+  </si>
+  <si>
+    <t>TKS-OPS-03</t>
+  </si>
+  <si>
+    <t>FOKABEKS-FX/SPLT-1:2</t>
+  </si>
+  <si>
+    <t>FCT-FCF/T-PLC1.2S.OS</t>
+  </si>
+  <si>
+    <t>ERAT / EK-FA2SPLT90MSCA2-1MT</t>
+  </si>
+  <si>
+    <t>ALFAFONET-SPL-PLCSCAPC-12</t>
+  </si>
+  <si>
+    <t>1:4 Optik Splitter</t>
+  </si>
+  <si>
+    <t>TKS-OPS-04</t>
+  </si>
+  <si>
+    <t>FOKABEKS-FX/SPLT-1:4</t>
+  </si>
+  <si>
+    <t>FCT-FCF/T-PLC1.4S.OS</t>
+  </si>
+  <si>
+    <t>ERAT / EK-FA2SPLT90MSCA4-1MT</t>
+  </si>
+  <si>
+    <t>ALFAFONET-SPL-PLCSCAPC-14</t>
+  </si>
+  <si>
+    <t>1:8 Optik Splitter</t>
+  </si>
+  <si>
+    <t>TKS-OPS-05</t>
+  </si>
+  <si>
+    <t>FOKABEKS-FX/SPLT-1:8</t>
+  </si>
+  <si>
+    <t>FCT-FCF/T-PLC1.8S.OS</t>
+  </si>
+  <si>
+    <t>ERAT / EK-FA2SPLT90MSCA8-1MT</t>
+  </si>
+  <si>
+    <t>ALFAFONET-SPL-PLCSCAPC-18</t>
+  </si>
+  <si>
+    <t>FOKABEKS-FX/SPLT-1:16</t>
+  </si>
+  <si>
+    <t>FCT-FCF/T-PLC1.16S.OS</t>
+  </si>
+  <si>
+    <t>ERAT / EK-FA2SPLT90MSCA16-1MT</t>
+  </si>
+  <si>
+    <t>ALFAFONET-SPL-PLCSCAPC-116</t>
+  </si>
+  <si>
+    <t>1:32 Optik Splitter</t>
+  </si>
+  <si>
+    <t>TKS-OPS-07</t>
+  </si>
+  <si>
+    <t>FOKABEKS-FX/SPLT-1:32</t>
+  </si>
+  <si>
+    <t>FCT-FCF/T-PLC1.32S.OS</t>
+  </si>
+  <si>
+    <t>ERAT / EK-FA2SPLT90MSCA32-1MT</t>
+  </si>
+  <si>
+    <t>ALFAFONET-SPL-PLCSCAPC-132</t>
+  </si>
+  <si>
+    <t>CABLESAT / 22-SP6</t>
+  </si>
+  <si>
+    <t>CABELCON IECF-56-CX3 4.9</t>
+  </si>
+  <si>
+    <t>CABLESAT / 27-F81J</t>
+  </si>
+  <si>
+    <t>CENKABLO / 1X2 SPLITTER</t>
+  </si>
+  <si>
+    <t>CENKABLO / 1X4 SPLITTER</t>
+  </si>
+  <si>
+    <t>CENKABLO / 1X8 SPLITTER</t>
+  </si>
+  <si>
+    <t>CENKABLO / 1X32 SPLITTER</t>
+  </si>
+  <si>
+    <t>İLERİYÖN ALICI MODÜLÜ (İAM)</t>
+  </si>
+  <si>
+    <t>TKS-OPS-33</t>
+  </si>
+  <si>
+    <t>TELESTE / FRX</t>
+  </si>
+  <si>
+    <t>CENKABLO / 1X16 SPLITTER</t>
+  </si>
+  <si>
+    <t>OADF/OADM (OPTİCAL ADD DROP FİLTER/MUX)</t>
+  </si>
+  <si>
+    <t>TKS-OPS-13</t>
+  </si>
+  <si>
+    <t>TELESTE / LGX570 CH21 - C39</t>
+  </si>
+  <si>
+    <t>8 ITU GRID KANAL DWDM MUX-DEMUX</t>
+  </si>
+  <si>
+    <t>TKS-OPS-12</t>
+  </si>
+  <si>
+    <t>TELESTE / LGX574 E21/F21</t>
+  </si>
+  <si>
+    <t>C-BAND EM TRANSMİTTER</t>
+  </si>
+  <si>
+    <t>TKS-OPS-20</t>
+  </si>
+  <si>
+    <t>Teleste HDO777</t>
+  </si>
+  <si>
+    <t>FİBER NODE - 1X1FN</t>
+  </si>
+  <si>
+    <t>TKS-OPS-31</t>
+  </si>
+  <si>
+    <t>TELESTE / ACE8</t>
+  </si>
+  <si>
+    <t>GERİYÖN RFOG RECEİVER (4X4 RFOG RX)</t>
+  </si>
+  <si>
+    <t>TKS-OPS-30</t>
+  </si>
+  <si>
+    <t>TELESTE HDO 204</t>
+  </si>
+  <si>
+    <t>PCT / TRS-6LNT</t>
+  </si>
+  <si>
+    <t>4X20 dBm EDFA</t>
+  </si>
+  <si>
+    <t>TKS-OPS-24</t>
+  </si>
+  <si>
+    <t>TELESTE HDO 754</t>
+  </si>
+  <si>
+    <t>AKTİF OPTİK TAŞIYICI ÜNİTE (SUBRACK - 2 POWER SUPPLY VE YÖNETİM MODÜLÜ DAHİL - 2RU/3RU/4RU)</t>
+  </si>
+  <si>
+    <t>TKS-OPS-01</t>
+  </si>
+  <si>
+    <t>TELESTE / HDX</t>
+  </si>
+  <si>
+    <t>+6 dBm CWDM GERİYÖN VERİCİ MODÜLÜ (GVM)</t>
+  </si>
+  <si>
+    <t>TKS-OPS-35</t>
+  </si>
+  <si>
+    <t>TELESTE / AC67XX - 6</t>
+  </si>
+  <si>
+    <t>8 KANAL CWDM MUX-DEMUX</t>
+  </si>
+  <si>
+    <t>TKS-OPS-08</t>
+  </si>
+  <si>
+    <t>TELESTE / LGX574 S7E</t>
+  </si>
+  <si>
+    <t>FİBER NODE - 2X2FN</t>
+  </si>
+  <si>
+    <t>TKS-OPS-32</t>
+  </si>
+  <si>
+    <t>TELESTE / AC9100</t>
+  </si>
+  <si>
+    <t>+3 dBm CWDM GERİYÖN VERİCİ MODÜLÜ (GVM)</t>
+  </si>
+  <si>
+    <t>TKS-OPS-34</t>
+  </si>
+  <si>
+    <t>TELESTE / AC67XX - 3</t>
+  </si>
+  <si>
+    <t>16 KANAL CWDM MUX-DEMUX</t>
+  </si>
+  <si>
+    <t>TKS-OPS-09</t>
+  </si>
+  <si>
+    <t>TELESTE / LGX578 O7</t>
+  </si>
+  <si>
+    <t>TV SAT BİRLEŞTİRİCİ (TV SAT COMBINER)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-24</t>
+  </si>
+  <si>
+    <t>ELECTA/TV-SAT COMBINER</t>
+  </si>
+  <si>
+    <t>FTTH BDK 1:8 OPTİK BÖLÜCÜ</t>
+  </si>
+  <si>
+    <t>TKS-OPS-60</t>
+  </si>
+  <si>
+    <t>PLC BDK 1:8</t>
+  </si>
+  <si>
+    <t>1310NM MV 12 dBm DUAL TRANSMİTTER</t>
+  </si>
+  <si>
+    <t>TKS-OPS-47</t>
+  </si>
+  <si>
+    <t>TELESTE HDO 961</t>
+  </si>
+  <si>
+    <t>FTTH 12 PORT 19" OPTİK TERMİNASYON PANELİ</t>
+  </si>
+  <si>
+    <t>TKS-FOM-117</t>
+  </si>
+  <si>
+    <t>ALFAFONET / 102451-WLG.02</t>
+  </si>
+  <si>
+    <t>FTTH PASİF SAHA DOLABI 24U</t>
+  </si>
+  <si>
+    <t>TKS-DLP-39</t>
+  </si>
+  <si>
+    <t>ALFAFONET / FTTH 24U</t>
+  </si>
+  <si>
+    <t>JITONG/FMC-SC-A</t>
+  </si>
+  <si>
+    <t>GPON EDFA 64x20 dBm</t>
+  </si>
+  <si>
+    <t>TKS-OPS-70</t>
+  </si>
+  <si>
+    <t>RAISECOM RC5840A-64X-WS</t>
+  </si>
+  <si>
+    <t>2 YOLLU DAHİLİ BÖLÜCÜ (SPLİTTER)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-01</t>
+  </si>
+  <si>
+    <t>HENGTONG/HT204CG</t>
+  </si>
+  <si>
+    <t>2 YOLLU AHTAPOT BÖLÜCÜ</t>
+  </si>
+  <si>
+    <t>TKS-RFP-20</t>
+  </si>
+  <si>
+    <t>TECHNETIX/SP 23.5</t>
+  </si>
+  <si>
+    <t>DATA-TV BÖLÜCÜSÜ</t>
+  </si>
+  <si>
+    <t>TKS-RFP-04</t>
+  </si>
+  <si>
+    <t>Yitong / YTP204ASP</t>
+  </si>
+  <si>
+    <t>Hengtong WIS1-110M</t>
+  </si>
+  <si>
+    <t>HT/PRIS-204DTV-TG</t>
+  </si>
+  <si>
+    <t>8 YOLLU DAHİLİ DAĞITICI (TAP-OFF)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-09</t>
+  </si>
+  <si>
+    <t>PREVAIL / 8WITB**dB 1.2</t>
+  </si>
+  <si>
+    <t>4 YOLLU DAHİLİ DAĞITICI (TAP-OFF)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-07</t>
+  </si>
+  <si>
+    <t>TELESTE/3DMV4-TS</t>
+  </si>
+  <si>
+    <t>Yitong / YTZ814A</t>
+  </si>
+  <si>
+    <t>Yitong / YTZ817A</t>
+  </si>
+  <si>
+    <t>TELESTE/3DMV8-TS</t>
+  </si>
+  <si>
+    <t>PREVAIL / 4 WITUN 1.2</t>
+  </si>
+  <si>
+    <t>PREVAIL / 4WITB**dB 1.2</t>
+  </si>
+  <si>
+    <t>4 YOLLU DAHİLİ BÖLÜCÜ (SPLİTTER)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-03</t>
+  </si>
+  <si>
+    <t>PREVAIL / 4WIS 1.2</t>
+  </si>
+  <si>
+    <t>3 YOLLU DAHİLİ BÖLÜCÜ (SPLİTTER)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-02</t>
+  </si>
+  <si>
+    <t>PREVAIL / 3 WIS 1.2</t>
+  </si>
+  <si>
+    <t>HT/PRIS-101TG</t>
+  </si>
+  <si>
+    <t>PREVAIL / 2WIS 1.2</t>
+  </si>
+  <si>
+    <t>16 YOLLU DAHİLİ DAĞITICI (TAP-OFF)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-21</t>
+  </si>
+  <si>
+    <t>TELESTE/3DTV16-21T</t>
+  </si>
+  <si>
+    <t>YÜKSEK GEÇİREN FİLTRE (HİGH PASS FİLTER)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-22</t>
+  </si>
+  <si>
+    <t>HENGTONG/HPF2M-110</t>
+  </si>
+  <si>
+    <t>RF ZAYIFLATICI (1-10 dB)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-23</t>
+  </si>
+  <si>
+    <t>HENGTONG/ATT-1-X</t>
+  </si>
+  <si>
+    <t>CABLESAT / 31-ATTxx</t>
+  </si>
+  <si>
+    <t>Yitong / YTBF862-950</t>
+  </si>
+  <si>
+    <t>HENGTONG/HTDM2</t>
+  </si>
+  <si>
+    <t>PREVAIL/TVSAT-DFU8695</t>
+  </si>
+  <si>
+    <t>Bina Yükselticisi (BA-TİP585)</t>
+  </si>
+  <si>
+    <t>TKS-RFY-01</t>
+  </si>
+  <si>
+    <t>Trodio Elektronik Paz. Ltd. Şti.</t>
+  </si>
+  <si>
+    <t>FX-4132R</t>
+  </si>
+  <si>
+    <t>Samm / I-PC-01-SX-020-A2-SA-SA-003M</t>
+  </si>
+  <si>
+    <t>Samm / I-PC-01-SX-020-A2-SA-SA-005M</t>
+  </si>
+  <si>
+    <t>Samm / I-PC-01-SX-020-A2-SA-SA-010M</t>
+  </si>
+  <si>
+    <t>Samm / I-PC-01-SX-020-A2-SA-EA-003M</t>
+  </si>
+  <si>
+    <t>Samm / I-PC-01-SX-020-A2-SA-EA-005M</t>
+  </si>
+  <si>
+    <t>Samm / I-PC-01-SX-020-A2-SA-EA-010M</t>
+  </si>
+  <si>
+    <t>Samm / I-PT-01-SB-009-A2-SA-003M</t>
+  </si>
+  <si>
+    <t>ORG/TRS12-DX-PP</t>
+  </si>
+  <si>
+    <t>ORG/TRS24-DX-PP</t>
+  </si>
+  <si>
+    <t>ORG/TRS48-DX-PP</t>
+  </si>
+  <si>
+    <t>ORG/TRS96-DX-PP</t>
+  </si>
+  <si>
+    <t>CABLESAT / HP105T</t>
+  </si>
+  <si>
+    <t>DIRECTIONAL COUPLER</t>
+  </si>
+  <si>
+    <t>TKS-RFP-17</t>
+  </si>
+  <si>
+    <t>TAIKAN / DC33G-x</t>
+  </si>
+  <si>
+    <t>8 YOLLU HARİCİ DAĞITICI (TAP-OFF)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-12</t>
+  </si>
+  <si>
+    <t>TAIKAN / DT33G-SR-CB-8xx</t>
+  </si>
+  <si>
+    <t>FTTB Node (Upgrade)</t>
+  </si>
+  <si>
+    <t>TKS-OPS-56</t>
+  </si>
+  <si>
+    <t>WR1201JKBH-TD</t>
+  </si>
+  <si>
+    <t>4 YOLLU HARİCİ DAĞITICI (TAP-OFF)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-11</t>
+  </si>
+  <si>
+    <t>TAIKAN / DT33G-SR-CB-4xx</t>
+  </si>
+  <si>
+    <t>2 YOLLU HARİCİ DAĞITICI (TAP-OFF)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-10</t>
+  </si>
+  <si>
+    <t>TAIKAN / DT33G-SR-CB-2xx</t>
+  </si>
+  <si>
+    <t>TAİKAN / DCV-814B</t>
+  </si>
+  <si>
+    <t>TAİKAN / DCV-816B</t>
+  </si>
+  <si>
+    <t>PREVAIL / WF-1232KL-II</t>
+  </si>
+  <si>
+    <t>3 YOLLU HARİCİ BÖLÜCÜ (SPLİTTER)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-06</t>
+  </si>
+  <si>
+    <t>TAIKAN / DS33G-3B</t>
+  </si>
+  <si>
+    <t>2 YOLLU HARİCİ BÖLÜCÜ (SPLİTTER)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-05</t>
+  </si>
+  <si>
+    <t>TAIKAN / DS33G-2</t>
+  </si>
+  <si>
+    <t>YITONG / YTF1115H</t>
+  </si>
+  <si>
+    <t>TCC / GIX107</t>
+  </si>
+  <si>
+    <t>TCC / GIS204H</t>
+  </si>
+  <si>
+    <t>TELESTE HDO 761</t>
+  </si>
+  <si>
+    <t>PREVAIL / HPF 110L</t>
+  </si>
+  <si>
+    <t>PREVAIL / 8WITUN 1.2</t>
+  </si>
+  <si>
+    <t>CWDM RFOG NODE (OBI FREE)</t>
+  </si>
+  <si>
+    <t>TKS-OPS-43</t>
+  </si>
+  <si>
+    <t>Prevail / WR1201JKCH-TD</t>
+  </si>
+  <si>
+    <t>ONU50</t>
+  </si>
+  <si>
+    <t>PCT / PCT-D3-4</t>
+  </si>
+  <si>
+    <t>SOONTAI / IS6-212</t>
+  </si>
+  <si>
+    <t>YTOR175ST-RFOG-1A5</t>
+  </si>
+  <si>
+    <t>SOONTAI / IS8-11001</t>
+  </si>
+  <si>
+    <t>PCT / PCT-D3-3B</t>
+  </si>
+  <si>
+    <t>PCT / PCT-D3-2</t>
+  </si>
+  <si>
+    <t>1x20 dBm EDFA</t>
+  </si>
+  <si>
+    <t>TKS-OPS-50</t>
+  </si>
+  <si>
+    <t>TELESTE HDO 751</t>
+  </si>
+  <si>
+    <t>Samm / SSC-345175-4P-12-1T/4T-T059A | 12 Ports</t>
+  </si>
+  <si>
+    <t>Samm / SSC-345175-4P-24-2T/4T-T059A | 24 Ports</t>
+  </si>
+  <si>
+    <t>Samm / SSC-345175-4P-48-4T/4T-T059A | 48Ports</t>
+  </si>
+  <si>
+    <t>Samm / SSC-540170-4P-96-6T/6T-T102A | 96 Ports</t>
+  </si>
+  <si>
+    <t>Samm / SSC-492250-6P-216-9T/12T-T204B | 216 Ports</t>
+  </si>
+  <si>
+    <t>Samm / ITB-258207-12SC-12S-12P</t>
+  </si>
+  <si>
+    <t>Samm / I-PC-01-SX-xxx-xx-xx-xx-xxxM</t>
+  </si>
+  <si>
+    <t>Samm / I-PT-01-SB-xxx-xx-xx-xxxM-ARM</t>
+  </si>
+  <si>
+    <t>Samm / I-PC-01-SX-020-A2-SA-SA-001M</t>
+  </si>
+  <si>
+    <t>Samm / I-PC-01-SX-020-A2-SA-EA-001M</t>
+  </si>
+  <si>
+    <t>Samm / I-PT-01-SB-009-A2-SA-001M</t>
+  </si>
+  <si>
+    <t>ORG-TSAT-ADT/ORG-TRS-ADT-SX</t>
+  </si>
+  <si>
+    <t>ORG/TRS-DX-PP-EMP</t>
+  </si>
+  <si>
+    <t>Samm / ITB-210140-4SC-4S-4P</t>
+  </si>
+  <si>
+    <t>Samm / I-PC-01-SX-020-A2-SA-LA-001M</t>
+  </si>
+  <si>
+    <t>Samm / I-PC-01-SX-020-A2-LA-LA-001M</t>
+  </si>
+  <si>
+    <t>Samm / I-PC-01-SX-020-A2-SA-LA-003M</t>
+  </si>
+  <si>
+    <t>Samm / I-PC-01-SX-020-A2-LA-LA-003M</t>
+  </si>
+  <si>
+    <t>Samm / SSC-540170-4P-72-6T/6T-T102A | 72 Ports</t>
+  </si>
+  <si>
+    <t>Samm / SSC-540170-4P-144-6T/6T-T102A | 144 Ports</t>
+  </si>
+  <si>
+    <t>ORG/TRS72-DX-PP</t>
+  </si>
+  <si>
+    <t>ORG/TRS144-DX-PP</t>
+  </si>
+  <si>
+    <t>Samm / I-PC-01-SX-020-A2-SA-SA-000.25M</t>
+  </si>
+  <si>
+    <t>Samm / I-PC-01-SX-020-A2-SA-SA-000.5M</t>
+  </si>
+  <si>
+    <t>Samm / I-PC-01-SX-020-A2-SA-SA-002M</t>
+  </si>
+  <si>
+    <t>JITONG/FMC-SC-E</t>
+  </si>
+  <si>
+    <t>Samm / SSC-492250-6P-432-36T/48T-TS12C | 432 Ports</t>
+  </si>
+  <si>
+    <t>SB / SPL55-12</t>
+  </si>
+  <si>
+    <t>FCF-SCA-QFC</t>
+  </si>
+  <si>
+    <t>ERTS91CB3DP-2.4MM</t>
+  </si>
+  <si>
+    <t>WOS-4000</t>
+  </si>
+  <si>
+    <t>WOS-WR-2004-TD-S-4K</t>
+  </si>
+  <si>
+    <t>WOS-WE-1550-4K-1X20</t>
+  </si>
+  <si>
+    <t>GPON EDFA 32x20 dBm</t>
+  </si>
+  <si>
+    <t>TKS-OPS-57</t>
+  </si>
+  <si>
+    <t>WE-1550-YZB-CS</t>
+  </si>
+  <si>
+    <t>WOS-WE-1550-4K-4X20</t>
+  </si>
+  <si>
+    <t>Samm / MMS900-1032-1.5M/00-0,6M/00</t>
+  </si>
+  <si>
+    <t>Samm / MMS900-1016-1.5M/00-0,6M/00</t>
+  </si>
+  <si>
+    <t>Samm / MMS900-1008-1.5M/00-0,6M/00</t>
+  </si>
+  <si>
+    <t>Samm / MMS900-1004-1.5M/00-0,6M/00</t>
+  </si>
+  <si>
+    <t>Samm / MMS900-1002-1.5M/00-0,6M/00</t>
+  </si>
+  <si>
+    <t>FTTH BDK 1:16 OPTİK BÖLÜCÜ</t>
+  </si>
+  <si>
+    <t>TKS-OPS-61</t>
+  </si>
+  <si>
+    <t>PLC BDK 1:16</t>
+  </si>
+  <si>
+    <t>JC COM / GJSD035-432</t>
+  </si>
+  <si>
+    <t>ORGA / ORG-TSAT-FAC2/ORG-TRS-FAC2-SX</t>
+  </si>
+  <si>
+    <t>FTTH 24 PORT 19" OPTİK TERMİNASYON PANELİ</t>
+  </si>
+  <si>
+    <t>TKS-FOM-118</t>
+  </si>
+  <si>
+    <t>ALFAFONET / 102451-WLG.02-03</t>
+  </si>
+  <si>
+    <t>ÖREN / FM-HD113-FM (CX3)</t>
+  </si>
+  <si>
+    <t>ÖREN / FM-HQ113-FM (CX3)</t>
+  </si>
+  <si>
+    <t>ÖREN / HQ-113-PVC-H.FREE</t>
+  </si>
+  <si>
+    <t>ÖREN / HD-083-PVC-H.FREE</t>
+  </si>
+  <si>
+    <t>FTTH BDK 1:32 OPTİK BÖLÜCÜ</t>
+  </si>
+  <si>
+    <t>TKS-OPS-62</t>
+  </si>
+  <si>
+    <t>PLC BDK 1:32</t>
+  </si>
+  <si>
+    <t>ERAT / TUSAS1SASA30000002</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/APC TO SC/APC, SM, SIMPLEX, L= 15M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-72</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05244AASX20015</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/APC TO SC/APC, SM, SIMPLEX, L=20M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-73</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05244AASX20020</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/APC TO SC/APC, SM, SIMPLEX, L= 30M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-74</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05244AASX20030</t>
+  </si>
+  <si>
+    <t>PATCHCORD SC/APC TO SC/APC, SM, SIMPLEX, L= 15M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-64</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224AASX20015</t>
+  </si>
+  <si>
+    <t>PATCHCORD SC/APC TO SC/APC, SM, SIMPLEX, L= 20M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-65</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224AASX20020</t>
+  </si>
+  <si>
+    <t>PATCHCORD SC/APC TO SC/APC, SM, SIMPLEX, L= 30M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-66</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224AASX20030</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO LC/UPC, SM, DUPLEX, L= 5M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-76</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05554PPDX20005</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO LC/UPC, SM, DUPLEX, L= 7M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-77</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05554PPDX20007</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO LC/UPC, SM, DUPLEX, L= 10M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-78</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05554PPDX20010</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO LC/UPC, SM, DUPLEX, L= 15M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-79</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05554PPDX20015</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO LC/UPC, SM, DUPLEX, L= 20M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-80</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05554PPDX20020</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO LC/UPC, SM, DUPLEX, L= 25M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-81</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05554PPDX20025</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO LC/UPC, SM, DUPLEX, L= 30M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-82</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05554PPDX20030</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO SC/APC, SM, DUPLEX, L= 3M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-91</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254APDX20003</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO SC/APC, SM, DUPLEX, L= 5M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-92</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254APDX20005</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO SC/APC, SM, DUPLEX, L= 10M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-93</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254APDX20010</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO SC/APC, SM, DUPLEX, L= 15M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-94</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254APDX20015</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO SC/APC, SM, DUPLEX, L= 20M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-95</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254APDX20020</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO SC/APC, SM, DUPLEX, L= 25M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-96</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254APDX20025</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO SC/APC, SM, DUPLEX, L= 30M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-97</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254APDX20030</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO SC/UPC, SM, DUPLEX, L= 5M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-98</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254PPDX20005</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO SC/UPC, SM, DUPLEX, L= 10M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-99</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254PPDX20010</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO SC/UPC, SM, DUPLEX, L= 15M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-100</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254PPDX20015</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO SC/UPC, SM, DUPLEX, L= 20M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-101</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254PPDX20020</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO SC/UPC, SM, DUPLEX, L= 25M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-102</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254PPDX20025</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/UPC TO SC/UPC, SM, DUPLEX, L= 30M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-103</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254PPDX20030</t>
+  </si>
+  <si>
+    <t>PATCHCORD SC/UPC TO SC/APC, SM, SIMPLEX, L= 1M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-83</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224PASX20001</t>
+  </si>
+  <si>
+    <t>PATCHCORD SC/UPC TO SC/APC, SM, SIMPLEX, L= 3M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-84</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224PASX20003</t>
+  </si>
+  <si>
+    <t>PATCHCORD SC/UPC TO SC/APC, SM, SIMPLEX, L= 5M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-85</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224PASX20005</t>
+  </si>
+  <si>
+    <t>PATCHCORD SC/UPC TO SC/APC, SM, SIMPLEX, L= 10M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-86</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224PASX20010</t>
+  </si>
+  <si>
+    <t>PATCHCORD SC/UPC TO SC/APC, SM, SIMPLEX, L= 15M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-87</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224PASX20015</t>
+  </si>
+  <si>
+    <t>PATCHCORD SC/UPC TO SC/APC, SM, SIMPLEX, L= 20M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-88</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224PASX20020</t>
+  </si>
+  <si>
+    <t>PATCHCORD SC/UPC TO SC/APC, SM, SIMPLEX, L= 25M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-89</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224PASX20025</t>
+  </si>
+  <si>
+    <t>PATCHCORD SC/UPC TO SC/APC, SM, SIMPLEX, L= 30M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-90</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224PASX20030</t>
+  </si>
+  <si>
+    <t>BREAKOUT PATCHCORD, TIGHT BUFFER, 12 CORE, SC-LC veya SC-SC, SM, L= 5M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-104</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224PPDX12005</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254PPDX12005</t>
+  </si>
+  <si>
+    <t>BREAKOUT PATCHCORD, TIGHT BUFFER, 12 CORE, SC-LC veya SC-SC, SM, L= 6M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-105</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254PPDX12006</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224PPDX12006</t>
+  </si>
+  <si>
+    <t>BREAKOUT PATCHCORD, TIGHT BUFFER, 12 CORE, SC-LC veya SC-SC, SM, L= 8M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-106</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224PPDX12008</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254PPDX12008</t>
+  </si>
+  <si>
+    <t>BREAKOUT PATCHCORD, TIGHT BUFFER, 12 CORE, SC-LC veya SC-SC, SM, L= 10M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-107</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254PPDX12010</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224PPDX12010</t>
+  </si>
+  <si>
+    <t>BREAKOUT PATCHCORD, TIGHT BUFFER, 12 CORE, SC-LC veya SC-SC, SM, L= 15M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-108</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224PPDX12015</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254PPDX12015</t>
+  </si>
+  <si>
+    <t>BREAKOUT PATCHCORD, TIGHT BUFFER, 12 CORE, SC-LC veya SC-SC, SM, L= 20M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-109</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254PPDX12020</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224PPDX12020</t>
+  </si>
+  <si>
+    <t>BREAKOUT PATCHCORD, TIGHT BUFFER, 12 CORE, SC-LC veya SC-SC, SM, L= 25M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-110</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05224PPDX12025</t>
+  </si>
+  <si>
+    <t>TTAF/FO-05254PPDX12025</t>
+  </si>
+  <si>
+    <t>TTAF/FO-012SP1AO2V-E</t>
+  </si>
+  <si>
+    <t>TTAF/FO-012XSP2A02-E</t>
+  </si>
+  <si>
+    <t>FİBER OPTİK KABLO EK KUTUSU (288 PORT)</t>
+  </si>
+  <si>
+    <t>TKS-FOM-75</t>
+  </si>
+  <si>
+    <t>TTAF/FO-08D24M1212T</t>
+  </si>
+  <si>
+    <t>FTTH 48 PORT 19" OPTİK TERMİNASYON PANELİ</t>
+  </si>
+  <si>
+    <t>TKS-FOM-119</t>
+  </si>
+  <si>
+    <t>QIANHONG ORT-M9AX-288</t>
+  </si>
+  <si>
+    <t>FOCABEX / PC0025MSCAPC</t>
+  </si>
+  <si>
+    <t>FOCABEX / PC0050MSCAPC</t>
+  </si>
+  <si>
+    <t>FOCABEX / PC02MSCAPC</t>
+  </si>
+  <si>
+    <t>İPEKBORU/SP4-32X32X40</t>
+  </si>
+  <si>
+    <t>İPEKBORU/SP4-2X40</t>
+  </si>
+  <si>
+    <t>İPEKBORU/STB-53</t>
+  </si>
+  <si>
+    <t>İPEKBORU/STB-52</t>
+  </si>
+  <si>
+    <t>İPEKBORU/STB-51</t>
+  </si>
+  <si>
+    <t>İPEKBORU/STB-50</t>
+  </si>
+  <si>
+    <t>İPEKBORU/STB-77</t>
+  </si>
+  <si>
+    <t>TTAF/FO-02131321A02</t>
+  </si>
+  <si>
+    <t>TTAF/FO-0212181A02</t>
+  </si>
+  <si>
+    <t>TTAF/FO-0212141A02</t>
+  </si>
+  <si>
+    <t>TTAF/FO-0212121A02</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 4 FOH TRST</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 4 FOY KT</t>
+  </si>
+  <si>
+    <t>32 mm HDPE 12,5 ATÜ BORU</t>
+  </si>
+  <si>
+    <t>TKS-ALT-64</t>
+  </si>
+  <si>
+    <t>SANBOR/32125P1K</t>
+  </si>
+  <si>
+    <t>2x32 mm HDPE 12,5 ATÜ BORU</t>
+  </si>
+  <si>
+    <t>TKS-ALT-65</t>
+  </si>
+  <si>
+    <t>SANBOR/3232CBK</t>
+  </si>
+  <si>
+    <t>2x40 mm HDPE 10 ATÜ BORU</t>
+  </si>
+  <si>
+    <t>TKS-ALT-66</t>
+  </si>
+  <si>
+    <t>SANBOR/4040CBK</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y 03*04</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y 06*04</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y 04*12</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y 06*12</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y 08*12</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y 12*12</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y 18*12</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y 18*12 (Mini)</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y 18*24</t>
+  </si>
+  <si>
+    <t>4 FOY FİBER OPTİK KABLO (ZIRHSIZ)</t>
+  </si>
+  <si>
+    <t>TKS-FOM-114</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) H T 01*04</t>
+  </si>
+  <si>
+    <t>288 FOY FİBER OPTİK KABLO</t>
+  </si>
+  <si>
+    <t>TKS-FOM-112</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y 24*12</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y T 03*04</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y T 06*04</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y T 04*12</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y T 06*12</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y T 08*12</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y T 12*12</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y T 18*12</t>
+  </si>
+  <si>
+    <t>288 FOH FİBER OPTİK KABLO</t>
+  </si>
+  <si>
+    <t>TKS-FOM-113</t>
+  </si>
+  <si>
+    <t>TURKUAZ KABLO / A-DQ (BN) (SR) 2Y T 24*12</t>
+  </si>
+  <si>
+    <t>4 FOH FİBER OPTİK KABLO (ZIRHSIZ)</t>
+  </si>
+  <si>
+    <t>TKS-FOM-115</t>
+  </si>
+  <si>
+    <t>ALADAĞ/TİP 75 KAİDE</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 4 FOH KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 12 FOY KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 12 FOH KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 24 FOY KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 48 FOY KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 72 FOY KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 96 FOY KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 144 FOY KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 216 FOY KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 288 FOY KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 24 FOH KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 48 FOH KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 72 FOH KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 96 FOH KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 144 FOH KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 216 FOH KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 288 FOH KT</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 4 FOY KTZ</t>
+  </si>
+  <si>
+    <t>PRYSMIAN / 4 FOH KTZ</t>
+  </si>
+  <si>
+    <t>ÖZBAYLAR HAZAR BORU SANAYİ TİCARET LTD ŞTİ.</t>
+  </si>
+  <si>
+    <t>HAZAR BORU/HZR032-12,5</t>
+  </si>
+  <si>
+    <t>HAZAR BORU/HZR040-10</t>
+  </si>
+  <si>
+    <t>63 MM HDPE BİRLEŞTİRME MANŞONU</t>
+  </si>
+  <si>
+    <t>TKS-ALT-63</t>
+  </si>
+  <si>
+    <t>ERSUSAN/ERS-0163</t>
+  </si>
+  <si>
+    <t>32 mm HDPE BİRLEŞTİRME MANŞONU</t>
+  </si>
+  <si>
+    <t>TKS-ALT-31</t>
+  </si>
+  <si>
+    <t>ERSUSAN/ERS-0132</t>
+  </si>
+  <si>
+    <t>HAZAR BORU/HZR063-10</t>
+  </si>
+  <si>
+    <t>40 mm HDPE BİRLEŞTİRME MANŞONU</t>
+  </si>
+  <si>
+    <t>TKS-ALT-06</t>
+  </si>
+  <si>
+    <t>ERSUSAN/ERS-0140</t>
+  </si>
+  <si>
+    <t>WT-1550-EM20</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SA-SA-015M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SA-SA-020M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SA-SA-030M</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/APC TO LC/APC, SM, SIMPLEX, L=5M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-67</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-LA-LA-005M</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/APC TO LC/APC, SM, SIMPLEX, L=10M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-68</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-LA-LA-010M</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/APC TO SC/APC, SM, SIMPLEX, L=2M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-69</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SA-LA-002M</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/APC TO SC/APC, SM, SIMPLEX, L=5M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-70</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SA-LA-005M</t>
+  </si>
+  <si>
+    <t>PATCHCORD LC/APC TO SC/APC, SM, SIMPLEX, L=10M</t>
+  </si>
+  <si>
+    <t>TKS-FOM-71</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SA-LA-010M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SA-LA-015M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SA-LA-020M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SA-LA-030M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-LC-LC-005M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-LC-LC-007M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-LC-LC-010M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-LC-LC-015M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-LC-LC-020M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-LC-LC-025M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-LC-LC-030M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SC-SA-001M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SC-SA-003M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SC-SA-005M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SC-SA-010M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SC-SA-015M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SC-SA-020M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SC-SA-025M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-01-SX-020-A2-SC-SA-030M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-SA-LC-003M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-SA-LC-005M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-SA-LC-010M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-SA-LC-015M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-SA-LC-020M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-SA-LC-025M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-SA-LC-030M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-SC-LC-005M</t>
+  </si>
+  <si>
+    <t>CABELCON / F-6-TD 5.1</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-SC-LC-010M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-SC-LC-015M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-SC-LC-020M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-SC-LC-025M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-02-DX-020-A2-SC-LC-030M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-12-MB-065-A2-xx-xx-005M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-12-MB-065-A2-xx-xx-006M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-12-MB-065-A2-xx-xx-008M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-12-MB-065-A2-xx-xx-010M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-12-MB-065-A2-xx-xx-015M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-12-MB-065-A2-xx-xx-020M</t>
+  </si>
+  <si>
+    <t>SAMM / I-PC-12-MB-065-A2-xx-xx-025M</t>
+  </si>
+  <si>
+    <t>SAMM / SSC-492250-6P-288-12T/12T-T204B</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSFA2SJNMAHFR3-004</t>
+  </si>
+  <si>
+    <t>TECHNETIX/OTSX 2-XX</t>
+  </si>
+  <si>
+    <t>TECHNETIX/OTSX 4-XX</t>
+  </si>
+  <si>
+    <t>TECHNETIX/OTMXU-8-XX</t>
+  </si>
+  <si>
+    <t>2 YOLLU AHTAPOT DAĞITICI (TAP-OFF)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-14</t>
+  </si>
+  <si>
+    <t>TECHNETIX/AB 210</t>
+  </si>
+  <si>
+    <t>TECHNETIX/AB 215</t>
+  </si>
+  <si>
+    <t>TECHNETIX/AB 220</t>
+  </si>
+  <si>
+    <t>3 YOLLU AHTAPOT DAĞITICI (TAP-OFF)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-15</t>
+  </si>
+  <si>
+    <t>TECHNETIX/AB 310</t>
+  </si>
+  <si>
+    <t>TECHNETIX/AB 315</t>
+  </si>
+  <si>
+    <t>TECHNETIX/AB 320</t>
+  </si>
+  <si>
+    <t>4 YOLLU AHTAPOT DAĞITICI (TAP-OFF)</t>
+  </si>
+  <si>
+    <t>TKS-RFP-16</t>
+  </si>
+  <si>
+    <t>TECHNETIX/AB 410</t>
+  </si>
+  <si>
+    <t>TECHNETIX/AB 415</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSFA2DJSAPE3-004</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92MSJSAPE3-012</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92MSJSAPE3-024</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92MSJSAPE3-048</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92MSJSAPE3-072</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92MSJSAPE3-096</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92MSJSAPE3-144</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSFA2HVSJNAHFR3-004</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92HVMSJSAPE3-004</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92HVMSJSAPE3-012</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92HVMSJSAPE3-024</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92HVMSJSAPE3-048</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92HVMSJSAPE3-072</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92HVMSJSAPE3-096</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92HVMSJSAPE3-144</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92MSJSAPE3-216</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92MSJSAPE3-288</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92MSJSAPE3-432</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92HVMSJSAPE3-216</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92HVMSJSAPE3-288</t>
+  </si>
+  <si>
+    <t>ERAT / EK-RT1USCDXKZ-12P</t>
+  </si>
+  <si>
+    <t>ERAT / EKY-EKKST1272-TİP1</t>
+  </si>
+  <si>
+    <t>ERAT / EKY-EKKST12144-TİP1</t>
+  </si>
+  <si>
+    <t>ERAT / EKY-EKKST1212-TİP1</t>
+  </si>
+  <si>
+    <t>ERAT / EKY-EKKST1224-TİP1</t>
+  </si>
+  <si>
+    <t>ERAT / EKY-EKKST1248-TİP1</t>
+  </si>
+  <si>
+    <t>ERAT / EKY-EKKST1296-TİP1</t>
+  </si>
+  <si>
+    <t>Dahili Koaksiyel RG6 Mini Headend(Quad Shield)</t>
+  </si>
+  <si>
+    <t>TKS-KAB-24</t>
+  </si>
+  <si>
+    <t>ÖREN / HD064 H.FFREE</t>
+  </si>
+  <si>
+    <t>4 ITU GRID KANAL DWDM MUX-DEMUX</t>
+  </si>
+  <si>
+    <t>TKS-OPS-11</t>
+  </si>
+  <si>
+    <t>TELESTE LGX572 E21/F21</t>
+  </si>
+  <si>
+    <t>SPLİCE KONNEKTÖR (2.2 KABLO İÇİN)</t>
+  </si>
+  <si>
+    <t>TKS-KON-25</t>
+  </si>
+  <si>
+    <t>PPC / D015-SPL (2.2)</t>
+  </si>
+  <si>
+    <t>ELECTA / RG11 T-E</t>
+  </si>
+  <si>
+    <t>ELECTA / MUT12-4V-UB</t>
+  </si>
+  <si>
+    <t>ELECTA / MUT12-8V-UB</t>
+  </si>
+  <si>
+    <t>TURKUAZ / DROP KABLO 01x01</t>
+  </si>
+  <si>
+    <t>72 FOY LSZH FİBER OPTİK KABLO (ZIRHSIZ)</t>
+  </si>
+  <si>
+    <t>TKS-FOM-116</t>
+  </si>
+  <si>
+    <t>ERAT / EK-TSF92MSJNMAHF3-072</t>
+  </si>
+  <si>
+    <t>PREVAIL / TAP-816(A-TS)TU</t>
+  </si>
+  <si>
+    <t>PREVAIL / TAP-820(A-TS)TU</t>
+  </si>
+  <si>
+    <t>PREVAIL / TAP-8(A-TS)TU</t>
+  </si>
+  <si>
+    <t>PREVAIL / TAP-4(A-TS)TU</t>
+  </si>
+  <si>
+    <t>PREVAIL / SP4(A-G)TU</t>
+  </si>
+  <si>
+    <t>PREVAIL / SP2(A-G)TU</t>
+  </si>
+  <si>
+    <t>FTTH SAHA DOLABI 1:2 KASET TİPİ OPTİK BÖLÜCÜ</t>
+  </si>
+  <si>
+    <t>TKS-OPS-65</t>
+  </si>
+  <si>
+    <t>ABS PLC SAHA 1:2</t>
+  </si>
+  <si>
+    <t>ÖREN / HD-113-PVC-H.FREE</t>
+  </si>
+  <si>
+    <t>Dahili Koaksiyel RG6 Headend</t>
+  </si>
+  <si>
+    <t>TKS-KAB-18</t>
+  </si>
+  <si>
+    <t>ÖREN / HD103 H.FREE</t>
+  </si>
+  <si>
+    <t>5,8"(PIN) KONNEKTÖR (1.1 KABLO İÇİN)</t>
+  </si>
+  <si>
+    <t>TKS-KON-20</t>
+  </si>
+  <si>
+    <t>PPC / B071-58M</t>
+  </si>
+  <si>
+    <t>Dahili Koaksiyel Kablo – RG11  Bakır</t>
+  </si>
+  <si>
+    <t>TKS-KAB-14</t>
+  </si>
+  <si>
+    <t>ÖREN / HD163 PVC-H.FREE</t>
+  </si>
+  <si>
+    <t>FTTH SAHA DOLABI 1:4 KASET TİPİ OPTİK BÖLÜCÜ</t>
+  </si>
+  <si>
+    <t>TKS-OPS-66</t>
+  </si>
+  <si>
+    <t>ABS PLC SAHA 1:4</t>
+  </si>
+  <si>
+    <t>SOONTAI / HPF-110MHA</t>
+  </si>
+  <si>
+    <t>TEZKOM KOMPOZİT TEKNOLOJİLERİ SAN. ve TİC. A.Ş.</t>
+  </si>
+  <si>
+    <t>TEZKOM / TZK415EO-B125</t>
+  </si>
+  <si>
+    <t>BETONARME EK ODASI KOMPOZİT KAPAK ÇERÇEVESİ (12,5 TON ve 40 TON)</t>
+  </si>
+  <si>
+    <t>TKS-ALT-70</t>
+  </si>
+  <si>
+    <t>TEZKOM / TZK695CRCV</t>
+  </si>
+  <si>
+    <t>TİP 10A/50A KOMPOZİT EK ODASI KAPAĞI 12,5 TON</t>
+  </si>
+  <si>
+    <t>TKS-ALT-71</t>
+  </si>
+  <si>
+    <t>TEZKOM / TZK485KPK-B125</t>
+  </si>
+  <si>
+    <t>BETONARME EK ODASI KOMPOZİT KAPAĞI 12,5 TON (ÇERÇEVE DAHİL)</t>
+  </si>
+  <si>
+    <t>TKS-ALT-73</t>
+  </si>
+  <si>
+    <t>TEZKOM / TZK695RGR-B125</t>
+  </si>
+  <si>
+    <t>BETONARME EK ODASI KOMPOZİT KAPAĞI 40 TON (ÇERÇEVE DAHİL)</t>
+  </si>
+  <si>
+    <t>TKS-ALT-74</t>
+  </si>
+  <si>
+    <t>TEZKOM / TZK695RGR-D400</t>
+  </si>
+  <si>
+    <t>BETONARME EK ODASI KOMPOZİT KAPAĞI 12,5 TON (ÇERÇEVE HARİÇ)</t>
+  </si>
+  <si>
+    <t>TKS-ALT-75</t>
+  </si>
+  <si>
+    <t>TEZKOM / TZK695RKPK-B125</t>
+  </si>
+  <si>
+    <t>BETONARME EK ODASI KOMPOZİT KAPAĞI 40 TON (ÇERÇEVE HARİÇ)</t>
+  </si>
+  <si>
+    <t>TKS-ALT-76</t>
+  </si>
+  <si>
+    <t>TEZKOM / TZK695RKPK-D400</t>
+  </si>
+  <si>
+    <t>TİP 50A KOMPOZİT EK ODASI 12,5 TON</t>
+  </si>
+  <si>
+    <t>TKS-ALT-77</t>
+  </si>
+  <si>
+    <t>TEZKOM / TZK675EO-B125</t>
+  </si>
+  <si>
+    <t>TİP 50B KOMPOZİT EK ODASI 40 TON</t>
+  </si>
+  <si>
+    <t>TKS-ALT-78</t>
+  </si>
+  <si>
+    <t>TEZKOM / TZK675EO-D400</t>
+  </si>
+  <si>
+    <t>TİP 50B KOMPOZİT EK ODASI KAPAĞI 40 TON</t>
+  </si>
+  <si>
+    <t>TKS-ALT-79</t>
+  </si>
+  <si>
+    <t>TEZKOM / TZK485KPK-D400</t>
+  </si>
+  <si>
+    <t>TİP 300A BETONARME EK ODASI ALT PARÇASI</t>
+  </si>
+  <si>
+    <t>TKS-ALT-86</t>
+  </si>
+  <si>
+    <t>GÜMÜŞ-EL / TABAN</t>
+  </si>
+  <si>
+    <t>TİP 300A BETONARME EK ODASI ÜST PARÇASI (ÇERÇEVE HARİÇ)</t>
+  </si>
+  <si>
+    <t>TKS-ALT-89</t>
+  </si>
+  <si>
+    <t>GÜMÜŞ-EL / KONİK</t>
+  </si>
+  <si>
+    <t>TİP 300A (12,5 TON) BETONARME EK ODASI TAKIMI (KOMPOZİT KAPAK VE ÇERÇEVE DÂHİL)</t>
+  </si>
+  <si>
+    <t>TKS-ALT-90</t>
+  </si>
+  <si>
+    <t>GÜMÜŞ-EL / TİP300A</t>
+  </si>
+  <si>
+    <t>PPC / D015/G003-SPR(3.3 TO 2.2 REDUCER)</t>
+  </si>
+  <si>
+    <t>Hasçelik Kablo San. ve Tic. A.Ş.</t>
+  </si>
+  <si>
+    <t>Hasçelik Fiber / A-DQ (ZN-SR) 2Y 12E(G.652.D)-1,2kN</t>
+  </si>
+  <si>
+    <t>Hasçelik Fiber / A-DQ (ZN-SR) 2Y 6x4E(G.652.D)-3,5kN</t>
+  </si>
+  <si>
+    <t>Hasçelik Fiber / A-DQ (ZN-SR) 2Y 8x12E(G.652.D)-3,5kN</t>
+  </si>
+  <si>
+    <t>PREVAIL / TVSAT-DFU8695(A-G)</t>
+  </si>
+  <si>
+    <t>PREVAIL / TAP-814(A-TS)TU</t>
+  </si>
+  <si>
+    <t>PREVAIL / SP3(A-G)TU</t>
+  </si>
+  <si>
+    <t>ELECTA / SPT12-2W</t>
+  </si>
+  <si>
+    <t>ELECTA / SPT12-4W</t>
+  </si>
+  <si>
+    <t>ELECTA / DTV204H-SP</t>
+  </si>
+  <si>
+    <t>ELECTA / RG6 T-E</t>
+  </si>
+  <si>
+    <t>DRAKA / COAX 3 CT 33 S M</t>
+  </si>
+  <si>
+    <t>DRAKA / COAX 4 CT 22 S M</t>
+  </si>
+  <si>
+    <t>DRAKA / COAX 3 CT 33 S</t>
+  </si>
+  <si>
+    <t>DRAKA / COAX 4 CT 22 S</t>
+  </si>
+  <si>
+    <t>POWER INSERTER</t>
+  </si>
+  <si>
+    <t>TKS-RFP-18</t>
+  </si>
+  <si>
+    <t>TAIKAN / DC33G-PI</t>
+  </si>
+  <si>
+    <t>CABELCON F-56-CX3 4.9</t>
+  </si>
+  <si>
+    <t>CABELCON IECM-56-CX3 4.9</t>
+  </si>
+  <si>
+    <t>PREVAIL / ATT**dB</t>
+  </si>
+  <si>
+    <t>Hasçelik Fiber / A-DQ (ZN-SR) 2Y 18x12E(G.652.D)-5kN</t>
+  </si>
+  <si>
+    <t>PREVAIL / WE-1550-YZB-HPEDFA</t>
+  </si>
+  <si>
+    <t>Hasçelik Fiber / A-DQ (ZN-SR) 2Y 12x12E(G.652.D)-3,5kN</t>
+  </si>
+  <si>
+    <t>Hasçelik Fiber / A-DQ (ZN)2Y (SR)2Y 4E(G.652.D)-1,2kN</t>
+  </si>
+  <si>
+    <t>FTTH SAHA DOLABI 1:8 KASET TİPİ OPTİK BÖLÜCÜ</t>
+  </si>
+  <si>
+    <t>TKS-OPS-67</t>
+  </si>
+  <si>
+    <t>ABS PLC SAHA 1:8</t>
+  </si>
+  <si>
+    <t>Hasçelik Fiber / A-DQ (ZN-SR) 2Y 4x12E(G.652.D)-3,5kN</t>
+  </si>
+  <si>
+    <t>Hasçelik Fiber / A-DQ (ZN-SR) 2Y 6x12E(G.652.D)-3,5kN</t>
+  </si>
+  <si>
+    <t>FTTH 96 PORT 19" OPTİK TERMİNASYON PANELİ</t>
+  </si>
+  <si>
+    <t>TKS-FOM-120</t>
+  </si>
+  <si>
+    <t>Hasçelik Fiber / A-DQ (ZN-SR) 2Y 18x24E(G.652.D)-5kN</t>
+  </si>
+  <si>
+    <t>5,8"(PIN) KONNEKTÖR (3.3 KABLO İÇİN)</t>
+  </si>
+  <si>
+    <t>TKS-KON-23</t>
+  </si>
+  <si>
+    <t>PPC / G003-58M</t>
+  </si>
+  <si>
+    <t>Hasçelik Fiber / A-DQ (ZN-SR) 2Y F8 4E(G.652.D)-2,4kN</t>
+  </si>
+  <si>
+    <t>Hasçelik Fiber / A-DQ (ZN-SR) 2Y 18x16E(G.652.D)-5kN</t>
+  </si>
+  <si>
+    <t>Hasçelik Fiber / A-DQ (ZN) 2Y 4E(G.652.D)-1,2kN</t>
+  </si>
+  <si>
+    <t>Hasçelik Fiber / A-DQ (ZN) 2Y F8 4E(G.652.D)-5kN</t>
+  </si>
+  <si>
+    <t>HARİCİ FİBER OPTİK KABLO EK KUTUSU (48 PORT)</t>
+  </si>
+  <si>
+    <t>TKS-FOM-121</t>
+  </si>
+  <si>
+    <t>FCT/24FCTHEK</t>
+  </si>
+  <si>
+    <t>SEKOM İLETİŞİM SİSTEMLERİ A.Ş.</t>
+  </si>
+  <si>
+    <t>QUALFIBER/QF-HA5820-64W2I</t>
+  </si>
+  <si>
+    <t>AİDATA/ADBD104</t>
+  </si>
+  <si>
+    <t>AİDATA/ADBD108</t>
+  </si>
+  <si>
+    <t>AİDATA/ADBD116</t>
+  </si>
+  <si>
+    <t>AİDATA/ADBD132</t>
+  </si>
+  <si>
+    <t>AİDATA/ADSD102</t>
+  </si>
+  <si>
+    <t>AİDATA/ADSD104</t>
+  </si>
+  <si>
+    <t>AİDATA/ADSD108</t>
+  </si>
+  <si>
+    <t>AİDATA/ADSD116</t>
+  </si>
+  <si>
+    <t>AİDATA/ADSD132</t>
+  </si>
+  <si>
+    <t>TECHNETIX/AB 420</t>
+  </si>
+  <si>
     <t>KES KONNEKTÖR (TÜM YERALTI KABLOLAR İÇİN)</t>
   </si>
   <si>
     <t>TKS-KON-05</t>
   </si>
   <si>
-    <t>Renkel Elektronik San. Ve Dış Tic. Ltd. Şti</t>
-[...2590 lines deleted...]
-  <si>
     <t>TECHNETIX/KES-IM-T</t>
   </si>
   <si>
     <t>TECHNETIX/KES-NM-T</t>
   </si>
   <si>
     <t>TECHNETIX/KES-QM-T</t>
   </si>
   <si>
     <t>SPLİCE KONNEKTÖR (1.1 KABLO İÇİN)</t>
   </si>
   <si>
     <t>TKS-KON-24</t>
   </si>
   <si>
     <t>PPC / B071-SPL</t>
   </si>
   <si>
     <t>BEDEA / TELASS CR 220 mit Trageseil</t>
   </si>
   <si>
     <t>BEDEA / TELASS CR 330</t>
   </si>
   <si>
     <t>BEDEA / TELASS CR 220</t>
@@ -5238,50 +5202,131 @@
     <t>NRL Teknoloji İletişim San. Tic. Ltd. Şti.</t>
   </si>
   <si>
     <t>RETT / LT-SCB-A0 (TYPE-B)</t>
   </si>
   <si>
     <t>RETT / LT-1050D (TYPE-D)</t>
   </si>
   <si>
     <t>FİBERDEN /OBK-DA-2.4</t>
   </si>
   <si>
     <t>FİBERDEN / DROP-1DA-3.0MM</t>
   </si>
   <si>
     <t>FİBERDEN / DROP-2DA-3.0MM</t>
   </si>
   <si>
     <t>FİBERDEN / DROP-1HA-5.2MM</t>
   </si>
   <si>
     <t>FİBERDEN / DROP-2HA-5.2MM</t>
   </si>
   <si>
     <t>FİBERDEN / DROP-4HA-5.2MM</t>
+  </si>
+  <si>
+    <t>8'LİK FTTH BİNA DAĞITIM KUTUSU</t>
+  </si>
+  <si>
+    <t>TKS-DLP-44</t>
+  </si>
+  <si>
+    <t>Karmet Makina Elektronik Tasarım San. ve Tic. A.Ş.</t>
+  </si>
+  <si>
+    <t>KARMET / KAR08BDH</t>
+  </si>
+  <si>
+    <t>16'LIK FTTH BİNA DAĞITIM KUTUSU</t>
+  </si>
+  <si>
+    <t>TKS-DLP-36</t>
+  </si>
+  <si>
+    <t>KARMET / KAR16BDH</t>
+  </si>
+  <si>
+    <t>32'LİK FTTH BİNA DAĞITIM KUTUSU</t>
+  </si>
+  <si>
+    <t>TKS-DLP-37</t>
+  </si>
+  <si>
+    <t>KARMET / KAR32BDH</t>
+  </si>
+  <si>
+    <t>Baldan Yapı Elemanları San. ve Tic.</t>
+  </si>
+  <si>
+    <t>BALDAN / BLD-MNH T1031</t>
+  </si>
+  <si>
+    <t>BALDAN / BLD-MNH T1032</t>
+  </si>
+  <si>
+    <t>BALDAN / BLD-MNH T103</t>
+  </si>
+  <si>
+    <t>DTM / DTMPSD20U</t>
+  </si>
+  <si>
+    <t>DTM / DTM24OTP</t>
+  </si>
+  <si>
+    <t>DTM / DTM48OTP</t>
+  </si>
+  <si>
+    <t>DTM / DTM96OTP</t>
+  </si>
+  <si>
+    <t>FTTH PASİF SAHA DOLABI 2U KASET TİPİ OPTİK BÖLÜCÜ SABİTLEME PANELİ</t>
+  </si>
+  <si>
+    <t>TKS-DLP-47</t>
+  </si>
+  <si>
+    <t>DTM / DTM2UOBSP</t>
+  </si>
+  <si>
+    <t>Mikrolink Bilişim San. Tic. A.Ş.</t>
+  </si>
+  <si>
+    <t>HENGTONG / GJFJH</t>
+  </si>
+  <si>
+    <t>HENGTONG / GJXFH</t>
+  </si>
+  <si>
+    <t>HENGTONG / GJYXFCH</t>
+  </si>
+  <si>
+    <t>ETHERNET SWITCH (48 Port 1G + 6 Port 10G)</t>
+  </si>
+  <si>
+    <t>H3C / S5570S-54F-EI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -9310,15326 +9355,15326 @@
         <v>399</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>400</v>
       </c>
       <c r="C217" t="s">
         <v>401</v>
       </c>
       <c r="D217" t="s">
         <v>262</v>
       </c>
       <c r="E217" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="B218" t="s">
-        <v>13</v>
+        <v>400</v>
       </c>
       <c r="C218" t="s">
-        <v>14</v>
+        <v>401</v>
       </c>
       <c r="D218" t="s">
+        <v>61</v>
+      </c>
+      <c r="E218" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>400</v>
       </c>
       <c r="C219" t="s">
         <v>401</v>
       </c>
       <c r="D219" t="s">
-        <v>61</v>
+        <v>351</v>
       </c>
       <c r="E219" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>400</v>
       </c>
       <c r="C220" t="s">
         <v>401</v>
       </c>
       <c r="D220" t="s">
-        <v>351</v>
+        <v>269</v>
       </c>
       <c r="E220" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
         <v>400</v>
       </c>
       <c r="C221" t="s">
         <v>401</v>
       </c>
       <c r="D221" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E221" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>400</v>
       </c>
       <c r="C222" t="s">
         <v>401</v>
       </c>
       <c r="D222" t="s">
-        <v>262</v>
+        <v>18</v>
       </c>
       <c r="E222" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
-        <v>400</v>
+        <v>407</v>
       </c>
       <c r="C223" t="s">
-        <v>401</v>
+        <v>408</v>
       </c>
       <c r="D223" t="s">
-        <v>18</v>
+        <v>262</v>
       </c>
       <c r="E223" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C224" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D224" t="s">
-        <v>262</v>
+        <v>61</v>
       </c>
       <c r="E224" t="s">
-        <v>411</v>
+        <v>403</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C225" t="s">
+        <v>408</v>
+      </c>
+      <c r="D225" t="s">
+        <v>351</v>
+      </c>
+      <c r="E225" t="s">
         <v>410</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C226" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D226" t="s">
-        <v>351</v>
+        <v>269</v>
       </c>
       <c r="E226" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C227" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D227" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E227" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C228" t="s">
-        <v>410</v>
+        <v>408</v>
       </c>
       <c r="D228" t="s">
-        <v>262</v>
+        <v>18</v>
       </c>
       <c r="E228" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="B229" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C229" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="D229" t="s">
-        <v>18</v>
+        <v>262</v>
       </c>
       <c r="E229" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="B230" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C230" t="s">
+        <v>414</v>
+      </c>
+      <c r="D230" t="s">
+        <v>61</v>
+      </c>
+      <c r="E230" t="s">
         <v>416</v>
-      </c>
-[...4 lines deleted...]
-        <v>417</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C231" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="D231" t="s">
-        <v>61</v>
+        <v>351</v>
       </c>
       <c r="E231" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C232" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="D232" t="s">
-        <v>351</v>
+        <v>18</v>
       </c>
       <c r="E232" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C233" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="D233" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="E233" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="B234" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="C234" t="s">
-        <v>416</v>
+        <v>414</v>
       </c>
       <c r="D234" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E234" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="B235" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="C235" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
       <c r="D235" t="s">
-        <v>262</v>
+        <v>422</v>
       </c>
       <c r="E235" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236">
         <v>235</v>
       </c>
       <c r="B236" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
       <c r="C236" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
       <c r="D236" t="s">
-        <v>424</v>
+        <v>262</v>
       </c>
       <c r="E236" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C237" t="s">
+        <v>425</v>
+      </c>
+      <c r="D237" t="s">
+        <v>61</v>
+      </c>
+      <c r="E237" t="s">
         <v>427</v>
-      </c>
-[...4 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C238" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D238" t="s">
-        <v>61</v>
+        <v>351</v>
       </c>
       <c r="E238" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C239" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D239" t="s">
-        <v>351</v>
+        <v>269</v>
       </c>
       <c r="E239" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C240" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D240" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E240" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="C241" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="D241" t="s">
-        <v>262</v>
+        <v>18</v>
       </c>
       <c r="E241" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C242" t="s">
-        <v>427</v>
+        <v>17</v>
       </c>
       <c r="D242" t="s">
-        <v>18</v>
+        <v>351</v>
       </c>
       <c r="E242" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C243" t="s">
         <v>17</v>
       </c>
       <c r="D243" t="s">
-        <v>351</v>
+        <v>267</v>
       </c>
       <c r="E243" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C244" t="s">
         <v>17</v>
       </c>
       <c r="D244" t="s">
         <v>267</v>
       </c>
       <c r="E244" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C245" t="s">
         <v>17</v>
       </c>
       <c r="D245" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="E245" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="C246" t="s">
         <v>17</v>
       </c>
       <c r="D246" t="s">
-        <v>262</v>
+        <v>22</v>
       </c>
       <c r="E246" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247">
         <v>246</v>
       </c>
       <c r="B247" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="C247" t="s">
-        <v>17</v>
+        <v>438</v>
       </c>
       <c r="D247" t="s">
-        <v>22</v>
+        <v>267</v>
       </c>
       <c r="E247" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C248" t="s">
+        <v>17</v>
+      </c>
+      <c r="D248" t="s">
+        <v>351</v>
+      </c>
+      <c r="E248" t="s">
         <v>440</v>
-      </c>
-[...4 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="B249" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C249" t="s">
-        <v>17</v>
+        <v>438</v>
       </c>
       <c r="D249" t="s">
-        <v>351</v>
+        <v>267</v>
       </c>
       <c r="E249" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C250" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D250" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="E250" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="B251" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C251" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D251" t="s">
-        <v>262</v>
+        <v>18</v>
       </c>
       <c r="E251" t="s">
-        <v>444</v>
+        <v>19</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="B252" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
       <c r="C252" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="D252" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E252" t="s">
-        <v>19</v>
+        <v>443</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="B253" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="C253" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="D253" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="E253" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C254" t="s">
+        <v>445</v>
+      </c>
+      <c r="D254" t="s">
+        <v>351</v>
+      </c>
+      <c r="E254" t="s">
         <v>447</v>
-      </c>
-[...4 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C255" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="D255" t="s">
-        <v>351</v>
+        <v>267</v>
       </c>
       <c r="E255" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C256" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="D256" t="s">
         <v>267</v>
       </c>
       <c r="E256" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C257" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="D257" t="s">
-        <v>267</v>
+        <v>22</v>
       </c>
       <c r="E257" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258">
         <v>257</v>
       </c>
       <c r="B258" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
       <c r="C258" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
       <c r="D258" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E258" t="s">
-        <v>452</v>
+        <v>19</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="C259" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="D259" t="s">
-        <v>18</v>
+        <v>262</v>
       </c>
       <c r="E259" t="s">
-        <v>19</v>
+        <v>453</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C260" t="s">
+        <v>452</v>
+      </c>
+      <c r="D260" t="s">
+        <v>351</v>
+      </c>
+      <c r="E260" t="s">
         <v>454</v>
-      </c>
-[...4 lines deleted...]
-        <v>455</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C261" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="D261" t="s">
-        <v>351</v>
+        <v>267</v>
       </c>
       <c r="E261" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C262" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="D262" t="s">
-        <v>267</v>
+        <v>22</v>
       </c>
       <c r="E262" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C263" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="D263" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E263" t="s">
-        <v>458</v>
+        <v>19</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264">
         <v>263</v>
       </c>
       <c r="B264" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="C264" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="D264" t="s">
-        <v>18</v>
+        <v>351</v>
       </c>
       <c r="E264" t="s">
-        <v>19</v>
+        <v>459</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="C265" t="s">
+        <v>458</v>
+      </c>
+      <c r="D265" t="s">
+        <v>22</v>
+      </c>
+      <c r="E265" t="s">
         <v>460</v>
-      </c>
-[...4 lines deleted...]
-        <v>461</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="C266" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="D266" t="s">
         <v>22</v>
       </c>
       <c r="E266" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267">
         <v>266</v>
       </c>
       <c r="B267" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
       <c r="C267" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
       <c r="D267" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="E267" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268">
         <v>267</v>
       </c>
       <c r="B268" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="C268" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="D268" t="s">
-        <v>262</v>
+        <v>351</v>
       </c>
       <c r="E268" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="C269" t="s">
+        <v>464</v>
+      </c>
+      <c r="D269" t="s">
+        <v>262</v>
+      </c>
+      <c r="E269" t="s">
         <v>466</v>
-      </c>
-[...4 lines deleted...]
-        <v>467</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="C270" t="s">
-        <v>466</v>
+        <v>17</v>
       </c>
       <c r="D270" t="s">
-        <v>262</v>
+        <v>18</v>
       </c>
       <c r="E270" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271" t="s">
+        <v>467</v>
+      </c>
+      <c r="C271" t="s">
         <v>469</v>
       </c>
-      <c r="C271" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D271" t="s">
-        <v>18</v>
+        <v>262</v>
       </c>
       <c r="E271" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
+        <v>467</v>
+      </c>
+      <c r="C272" t="s">
         <v>469</v>
       </c>
-      <c r="C272" t="s">
+      <c r="D272" t="s">
+        <v>351</v>
+      </c>
+      <c r="E272" t="s">
         <v>471</v>
-      </c>
-[...4 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273">
         <v>272</v>
       </c>
       <c r="B273" t="s">
+        <v>467</v>
+      </c>
+      <c r="C273" t="s">
         <v>469</v>
       </c>
-      <c r="C273" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D273" t="s">
-        <v>351</v>
+        <v>269</v>
       </c>
       <c r="E273" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274">
         <v>273</v>
       </c>
       <c r="B274" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="C274" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
       <c r="D274" t="s">
-        <v>269</v>
+        <v>18</v>
       </c>
       <c r="E274" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="C275" t="s">
+        <v>474</v>
+      </c>
+      <c r="D275" t="s">
+        <v>262</v>
+      </c>
+      <c r="E275" t="s">
         <v>476</v>
-      </c>
-[...4 lines deleted...]
-        <v>477</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="C276" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="D276" t="s">
-        <v>262</v>
+        <v>351</v>
       </c>
       <c r="E276" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C277" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="D277" t="s">
-        <v>351</v>
+        <v>18</v>
       </c>
       <c r="E277" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="C278" t="s">
+        <v>479</v>
+      </c>
+      <c r="D278" t="s">
+        <v>262</v>
+      </c>
+      <c r="E278" t="s">
         <v>481</v>
-      </c>
-[...4 lines deleted...]
-        <v>482</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="C279" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="D279" t="s">
-        <v>262</v>
+        <v>351</v>
       </c>
       <c r="E279" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280">
         <v>279</v>
       </c>
       <c r="B280" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="C280" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="D280" t="s">
-        <v>351</v>
+        <v>260</v>
       </c>
       <c r="E280" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="C281" t="s">
+        <v>484</v>
+      </c>
+      <c r="D281" t="s">
+        <v>18</v>
+      </c>
+      <c r="E281" t="s">
         <v>486</v>
-      </c>
-[...4 lines deleted...]
-        <v>487</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282">
         <v>281</v>
       </c>
       <c r="B282" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="C282" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="D282" t="s">
-        <v>18</v>
+        <v>265</v>
       </c>
       <c r="E282" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="C283" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="D283" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="E283" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="C284" t="s">
+        <v>484</v>
+      </c>
+      <c r="D284" t="s">
+        <v>262</v>
+      </c>
+      <c r="E284" t="s">
         <v>486</v>
-      </c>
-[...4 lines deleted...]
-        <v>490</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285">
         <v>284</v>
       </c>
       <c r="B285" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="C285" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="D285" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="E285" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="C286" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="D286" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="E286" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="C287" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="D287" t="s">
-        <v>269</v>
+        <v>351</v>
       </c>
       <c r="E287" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C288" t="s">
+        <v>492</v>
+      </c>
+      <c r="D288" t="s">
+        <v>61</v>
+      </c>
+      <c r="E288" t="s">
         <v>494</v>
-      </c>
-[...4 lines deleted...]
-        <v>495</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C289" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="D289" t="s">
-        <v>61</v>
+        <v>269</v>
       </c>
       <c r="E289" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290">
         <v>289</v>
       </c>
       <c r="B290" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C290" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="D290" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E290" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C291" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="D291" t="s">
-        <v>262</v>
+        <v>18</v>
       </c>
       <c r="E291" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C292" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="D292" t="s">
-        <v>18</v>
+        <v>262</v>
       </c>
       <c r="E292" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
       <c r="C293" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="D293" t="s">
-        <v>262</v>
+        <v>18</v>
       </c>
       <c r="E293" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="C294" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="D294" t="s">
-        <v>18</v>
+        <v>262</v>
       </c>
       <c r="E294" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="C295" t="s">
+        <v>500</v>
+      </c>
+      <c r="D295" t="s">
+        <v>351</v>
+      </c>
+      <c r="E295" t="s">
         <v>502</v>
-      </c>
-[...4 lines deleted...]
-        <v>503</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="C296" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
       <c r="D296" t="s">
-        <v>351</v>
+        <v>18</v>
       </c>
       <c r="E296" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297">
         <v>296</v>
       </c>
       <c r="B297" t="s">
-        <v>501</v>
+        <v>504</v>
       </c>
       <c r="C297" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="D297" t="s">
-        <v>18</v>
+        <v>262</v>
       </c>
       <c r="E297" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C298" t="s">
+        <v>505</v>
+      </c>
+      <c r="D298" t="s">
+        <v>351</v>
+      </c>
+      <c r="E298" t="s">
         <v>507</v>
-      </c>
-[...4 lines deleted...]
-        <v>508</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299">
         <v>298</v>
       </c>
       <c r="B299" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C299" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="D299" t="s">
-        <v>351</v>
+        <v>269</v>
       </c>
       <c r="E299" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300">
         <v>299</v>
       </c>
       <c r="B300" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C300" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="D300" t="s">
-        <v>269</v>
+        <v>61</v>
       </c>
       <c r="E300" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C301" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="D301" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="E301" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C302" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="D302" t="s">
         <v>18</v>
       </c>
       <c r="E302" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303" t="s">
-        <v>506</v>
+        <v>504</v>
       </c>
       <c r="C303" t="s">
-        <v>507</v>
+        <v>505</v>
       </c>
       <c r="D303" t="s">
-        <v>18</v>
+        <v>262</v>
       </c>
       <c r="E303" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="C304" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="D304" t="s">
-        <v>262</v>
+        <v>514</v>
       </c>
       <c r="E304" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="C305" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
       <c r="D305" t="s">
-        <v>516</v>
+        <v>269</v>
       </c>
       <c r="E305" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306">
         <v>305</v>
       </c>
       <c r="B306" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="C306" t="s">
+        <v>517</v>
+      </c>
+      <c r="D306" t="s">
+        <v>262</v>
+      </c>
+      <c r="E306" t="s">
         <v>519</v>
-      </c>
-[...4 lines deleted...]
-        <v>520</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307">
         <v>306</v>
       </c>
       <c r="B307" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="C307" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="D307" t="s">
-        <v>262</v>
+        <v>61</v>
       </c>
       <c r="E307" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="C308" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="D308" t="s">
-        <v>61</v>
+        <v>351</v>
       </c>
       <c r="E308" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309">
         <v>308</v>
       </c>
       <c r="B309" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="C309" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="D309" t="s">
-        <v>351</v>
+        <v>18</v>
       </c>
       <c r="E309" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
-        <v>518</v>
+        <v>523</v>
       </c>
       <c r="C310" t="s">
-        <v>519</v>
+        <v>524</v>
       </c>
       <c r="D310" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="E310" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="C311" t="s">
+        <v>524</v>
+      </c>
+      <c r="D311" t="s">
+        <v>61</v>
+      </c>
+      <c r="E311" t="s">
         <v>526</v>
-      </c>
-[...4 lines deleted...]
-        <v>527</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="C312" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="D312" t="s">
-        <v>61</v>
+        <v>262</v>
       </c>
       <c r="E312" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313">
         <v>312</v>
       </c>
       <c r="B313" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="C313" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="D313" t="s">
-        <v>262</v>
+        <v>351</v>
       </c>
       <c r="E313" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="C314" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="D314" t="s">
-        <v>351</v>
+        <v>18</v>
       </c>
       <c r="E314" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="C315" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="D315" t="s">
-        <v>18</v>
+        <v>262</v>
       </c>
       <c r="E315" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
-        <v>525</v>
+        <v>530</v>
       </c>
       <c r="C316" t="s">
-        <v>526</v>
+        <v>531</v>
       </c>
       <c r="D316" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="E316" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C317" t="s">
+        <v>531</v>
+      </c>
+      <c r="D317" t="s">
+        <v>18</v>
+      </c>
+      <c r="E317" t="s">
         <v>533</v>
-      </c>
-[...4 lines deleted...]
-        <v>534</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318">
         <v>317</v>
       </c>
       <c r="B318" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C318" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="D318" t="s">
-        <v>18</v>
+        <v>260</v>
       </c>
       <c r="E318" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C319" t="s">
+        <v>531</v>
+      </c>
+      <c r="D319" t="s">
+        <v>262</v>
+      </c>
+      <c r="E319" t="s">
         <v>533</v>
-      </c>
-[...4 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320">
         <v>319</v>
       </c>
       <c r="B320" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C320" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="D320" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E320" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321">
         <v>320</v>
       </c>
       <c r="B321" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C321" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="D321" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="E321" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="C322" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="D322" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E322" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="C323" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="D323" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="E323" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324">
         <v>323</v>
       </c>
       <c r="B324" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="C324" t="s">
+        <v>539</v>
+      </c>
+      <c r="D324" t="s">
+        <v>351</v>
+      </c>
+      <c r="E324" t="s">
         <v>541</v>
-      </c>
-[...4 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="C325" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="D325" t="s">
-        <v>351</v>
+        <v>269</v>
       </c>
       <c r="E325" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326">
         <v>325</v>
       </c>
       <c r="B326" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="C326" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="D326" t="s">
-        <v>269</v>
+        <v>18</v>
       </c>
       <c r="E326" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="C327" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="D327" t="s">
-        <v>18</v>
+        <v>267</v>
       </c>
       <c r="E327" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C328" t="s">
+        <v>545</v>
+      </c>
+      <c r="D328" t="s">
+        <v>18</v>
+      </c>
+      <c r="E328" t="s">
         <v>547</v>
-      </c>
-[...4 lines deleted...]
-        <v>548</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329">
         <v>328</v>
       </c>
       <c r="B329" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C329" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D329" t="s">
-        <v>18</v>
+        <v>260</v>
       </c>
       <c r="E329" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330">
         <v>329</v>
       </c>
       <c r="B330" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C330" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D330" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="E330" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C331" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D331" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="E331" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332">
         <v>331</v>
       </c>
       <c r="B332" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C332" t="s">
+        <v>545</v>
+      </c>
+      <c r="D332" t="s">
+        <v>262</v>
+      </c>
+      <c r="E332" t="s">
         <v>547</v>
-      </c>
-[...4 lines deleted...]
-        <v>552</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333">
         <v>332</v>
       </c>
       <c r="B333" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="C333" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D333" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="E333" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="C334" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="D334" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="E334" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="C335" t="s">
+        <v>553</v>
+      </c>
+      <c r="D335" t="s">
+        <v>267</v>
+      </c>
+      <c r="E335" t="s">
         <v>555</v>
-      </c>
-[...4 lines deleted...]
-        <v>556</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336">
         <v>335</v>
       </c>
       <c r="B336" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="C336" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="D336" t="s">
-        <v>267</v>
+        <v>18</v>
       </c>
       <c r="E336" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337">
         <v>336</v>
       </c>
       <c r="B337" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="C337" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="D337" t="s">
-        <v>18</v>
+        <v>265</v>
       </c>
       <c r="E337" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="C338" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="D338" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="E338" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="C339" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="D339" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="E339" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="C340" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="D340" t="s">
-        <v>262</v>
+        <v>269</v>
       </c>
       <c r="E340" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341">
         <v>340</v>
       </c>
       <c r="B341" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="C341" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="D341" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="E341" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342">
         <v>341</v>
       </c>
       <c r="B342" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="C342" t="s">
+        <v>561</v>
+      </c>
+      <c r="D342" t="s">
+        <v>260</v>
+      </c>
+      <c r="E342" t="s">
         <v>563</v>
-      </c>
-[...4 lines deleted...]
-        <v>564</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="C343" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="D343" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="E343" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="C344" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="D344" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="E344" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="C345" t="s">
-        <v>563</v>
+        <v>561</v>
       </c>
       <c r="D345" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E345" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346" t="s">
-        <v>562</v>
+        <v>567</v>
       </c>
       <c r="C346" t="s">
-        <v>563</v>
+        <v>568</v>
       </c>
       <c r="D346" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="E346" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C347" t="s">
+        <v>568</v>
+      </c>
+      <c r="D347" t="s">
+        <v>267</v>
+      </c>
+      <c r="E347" t="s">
         <v>570</v>
-      </c>
-[...4 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C348" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="D348" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E348" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C349" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="D349" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="E349" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
-        <v>569</v>
+        <v>567</v>
       </c>
       <c r="C350" t="s">
-        <v>570</v>
+        <v>568</v>
       </c>
       <c r="D350" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E350" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
-        <v>569</v>
+        <v>574</v>
       </c>
       <c r="C351" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="D351" t="s">
-        <v>269</v>
+        <v>260</v>
       </c>
       <c r="E351" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352">
         <v>351</v>
       </c>
       <c r="B352" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="C352" t="s">
+        <v>575</v>
+      </c>
+      <c r="D352" t="s">
+        <v>267</v>
+      </c>
+      <c r="E352" t="s">
         <v>577</v>
-      </c>
-[...4 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="C353" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="D353" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E353" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="C354" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="D354" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="E354" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
-        <v>576</v>
+        <v>574</v>
       </c>
       <c r="C355" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="D355" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="E355" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356">
         <v>355</v>
       </c>
       <c r="B356" t="s">
-        <v>576</v>
+        <v>581</v>
       </c>
       <c r="C356" t="s">
-        <v>577</v>
+        <v>582</v>
       </c>
       <c r="D356" t="s">
-        <v>269</v>
+        <v>61</v>
       </c>
       <c r="E356" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="C357" t="s">
+        <v>582</v>
+      </c>
+      <c r="D357" t="s">
+        <v>262</v>
+      </c>
+      <c r="E357" t="s">
         <v>584</v>
-      </c>
-[...4 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="C358" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="D358" t="s">
-        <v>262</v>
+        <v>18</v>
       </c>
       <c r="E358" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="C359" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="D359" t="s">
-        <v>18</v>
+        <v>351</v>
       </c>
       <c r="E359" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="C360" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="D360" t="s">
-        <v>351</v>
+        <v>262</v>
       </c>
       <c r="E360" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="C361" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="D361" t="s">
-        <v>262</v>
+        <v>351</v>
       </c>
       <c r="E361" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
+        <v>589</v>
+      </c>
+      <c r="C362" t="s">
+        <v>587</v>
+      </c>
+      <c r="D362" t="s">
+        <v>61</v>
+      </c>
+      <c r="E362" t="s">
         <v>591</v>
-      </c>
-[...7 lines deleted...]
-        <v>592</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="C363" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="D363" t="s">
-        <v>61</v>
+        <v>262</v>
       </c>
       <c r="E363" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="C364" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="D364" t="s">
         <v>262</v>
       </c>
       <c r="E364" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
       <c r="C365" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="D365" t="s">
-        <v>262</v>
+        <v>18</v>
       </c>
       <c r="E365" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366">
         <v>365</v>
       </c>
       <c r="B366" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="C366" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="D366" t="s">
-        <v>18</v>
+        <v>61</v>
       </c>
       <c r="E366" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="C367" t="s">
+        <v>595</v>
+      </c>
+      <c r="D367" t="s">
+        <v>262</v>
+      </c>
+      <c r="E367" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="C368" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="D368" t="s">
-        <v>262</v>
+        <v>351</v>
       </c>
       <c r="E368" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="C369" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="D369" t="s">
-        <v>351</v>
+        <v>262</v>
       </c>
       <c r="E369" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="C370" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="D370" t="s">
-        <v>262</v>
+        <v>18</v>
       </c>
       <c r="E370" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="C371" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="D371" t="s">
-        <v>18</v>
+        <v>514</v>
       </c>
       <c r="E371" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C372" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
       <c r="D372" t="s">
-        <v>516</v>
+        <v>61</v>
       </c>
       <c r="E372" t="s">
-        <v>604</v>
+        <v>605</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="C373" t="s">
+        <v>604</v>
+      </c>
+      <c r="D373" t="s">
+        <v>262</v>
+      </c>
+      <c r="E373" t="s">
         <v>606</v>
-      </c>
-[...4 lines deleted...]
-        <v>607</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374">
         <v>373</v>
       </c>
       <c r="B374" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="C374" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="D374" t="s">
-        <v>262</v>
+        <v>351</v>
       </c>
       <c r="E374" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375">
         <v>374</v>
       </c>
       <c r="B375" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="C375" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="D375" t="s">
-        <v>351</v>
+        <v>262</v>
       </c>
       <c r="E375" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="C376" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="D376" t="s">
-        <v>262</v>
+        <v>18</v>
       </c>
       <c r="E376" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="C377" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="D377" t="s">
-        <v>18</v>
+        <v>351</v>
       </c>
       <c r="E377" t="s">
-        <v>610</v>
+        <v>611</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="C378" t="s">
+        <v>610</v>
+      </c>
+      <c r="D378" t="s">
+        <v>262</v>
+      </c>
+      <c r="E378" t="s">
         <v>612</v>
-      </c>
-[...4 lines deleted...]
-        <v>613</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="C379" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="D379" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="E379" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="C380" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="D380" t="s">
         <v>267</v>
       </c>
       <c r="E380" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="C381" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="D381" t="s">
-        <v>267</v>
+        <v>18</v>
       </c>
       <c r="E381" t="s">
-        <v>616</v>
+        <v>19</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="C382" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
       <c r="D382" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="E382" t="s">
-        <v>19</v>
+        <v>615</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383" t="s">
-        <v>611</v>
+        <v>616</v>
       </c>
       <c r="C383" t="s">
-        <v>612</v>
+        <v>617</v>
       </c>
       <c r="D383" t="s">
-        <v>22</v>
+        <v>351</v>
       </c>
       <c r="E383" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="C384" t="s">
+        <v>617</v>
+      </c>
+      <c r="D384" t="s">
+        <v>267</v>
+      </c>
+      <c r="E384" t="s">
         <v>619</v>
-      </c>
-[...4 lines deleted...]
-        <v>620</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="C385" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="D385" t="s">
-        <v>267</v>
+        <v>18</v>
       </c>
       <c r="E385" t="s">
-        <v>621</v>
+        <v>19</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="C386" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="D386" t="s">
-        <v>18</v>
+        <v>262</v>
       </c>
       <c r="E386" t="s">
-        <v>19</v>
+        <v>620</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
       <c r="C387" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="D387" t="s">
-        <v>262</v>
+        <v>22</v>
       </c>
       <c r="E387" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="C388" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="D388" t="s">
-        <v>22</v>
+        <v>262</v>
       </c>
       <c r="E388" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="C389" t="s">
+        <v>623</v>
+      </c>
+      <c r="D389" t="s">
+        <v>269</v>
+      </c>
+      <c r="E389" t="s">
         <v>625</v>
-      </c>
-[...4 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="C390" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="D390" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E390" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="C391" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="D391" t="s">
-        <v>262</v>
+        <v>61</v>
       </c>
       <c r="E391" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="C392" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="D392" t="s">
-        <v>61</v>
+        <v>351</v>
       </c>
       <c r="E392" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393">
         <v>392</v>
       </c>
       <c r="B393" t="s">
+        <v>622</v>
+      </c>
+      <c r="C393" t="s">
+        <v>623</v>
+      </c>
+      <c r="D393" t="s">
+        <v>18</v>
+      </c>
+      <c r="E393" t="s">
         <v>624</v>
-      </c>
-[...7 lines deleted...]
-        <v>630</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394" t="s">
-        <v>624</v>
+        <v>629</v>
       </c>
       <c r="C394" t="s">
-        <v>625</v>
+        <v>630</v>
       </c>
       <c r="D394" t="s">
-        <v>18</v>
+        <v>269</v>
       </c>
       <c r="E394" t="s">
-        <v>626</v>
+        <v>631</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="C395" t="s">
+        <v>630</v>
+      </c>
+      <c r="D395" t="s">
+        <v>262</v>
+      </c>
+      <c r="E395" t="s">
         <v>632</v>
-      </c>
-[...4 lines deleted...]
-        <v>633</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="C396" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="D396" t="s">
-        <v>262</v>
+        <v>61</v>
       </c>
       <c r="E396" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="C397" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="D397" t="s">
-        <v>61</v>
+        <v>351</v>
       </c>
       <c r="E397" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398">
         <v>397</v>
       </c>
       <c r="B398" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="C398" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="D398" t="s">
-        <v>351</v>
+        <v>18</v>
       </c>
       <c r="E398" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399">
         <v>398</v>
       </c>
       <c r="B399" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="C399" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="D399" t="s">
-        <v>18</v>
+        <v>262</v>
       </c>
       <c r="E399" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400" t="s">
-        <v>631</v>
+        <v>636</v>
       </c>
       <c r="C400" t="s">
-        <v>632</v>
+        <v>637</v>
       </c>
       <c r="D400" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="E400" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="C401" t="s">
+        <v>637</v>
+      </c>
+      <c r="D401" t="s">
+        <v>267</v>
+      </c>
+      <c r="E401" t="s">
         <v>639</v>
-      </c>
-[...4 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="C402" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="D402" t="s">
-        <v>267</v>
+        <v>18</v>
       </c>
       <c r="E402" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403">
         <v>402</v>
       </c>
       <c r="B403" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
       <c r="C403" t="s">
-        <v>639</v>
+        <v>637</v>
       </c>
       <c r="D403" t="s">
-        <v>18</v>
+        <v>262</v>
       </c>
       <c r="E403" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404" t="s">
-        <v>638</v>
+        <v>642</v>
       </c>
       <c r="C404" t="s">
-        <v>639</v>
+        <v>643</v>
       </c>
       <c r="D404" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="E404" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="C405" t="s">
+        <v>643</v>
+      </c>
+      <c r="D405" t="s">
+        <v>260</v>
+      </c>
+      <c r="E405" t="s">
         <v>645</v>
-      </c>
-[...4 lines deleted...]
-        <v>646</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406" t="s">
-        <v>644</v>
+        <v>642</v>
       </c>
       <c r="C406" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="D406" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="E406" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="C407" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="D407" t="s">
-        <v>267</v>
+        <v>18</v>
       </c>
       <c r="E407" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="C408" t="s">
+        <v>648</v>
+      </c>
+      <c r="D408" t="s">
+        <v>262</v>
+      </c>
+      <c r="E408" t="s">
         <v>650</v>
-      </c>
-[...4 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="C409" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="D409" t="s">
-        <v>262</v>
+        <v>61</v>
       </c>
       <c r="E409" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="C410" t="s">
-        <v>650</v>
+        <v>648</v>
       </c>
       <c r="D410" t="s">
-        <v>61</v>
+        <v>351</v>
       </c>
       <c r="E410" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
-        <v>649</v>
+        <v>653</v>
       </c>
       <c r="C411" t="s">
-        <v>650</v>
+        <v>654</v>
       </c>
       <c r="D411" t="s">
-        <v>351</v>
+        <v>18</v>
       </c>
       <c r="E411" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="C412" t="s">
+        <v>654</v>
+      </c>
+      <c r="D412" t="s">
+        <v>351</v>
+      </c>
+      <c r="E412" t="s">
         <v>656</v>
-      </c>
-[...4 lines deleted...]
-        <v>657</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="C413" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="D413" t="s">
-        <v>351</v>
+        <v>262</v>
       </c>
       <c r="E413" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414">
         <v>413</v>
       </c>
       <c r="B414" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="C414" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
       <c r="D414" t="s">
-        <v>262</v>
+        <v>61</v>
       </c>
       <c r="E414" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415" t="s">
-        <v>655</v>
+        <v>659</v>
       </c>
       <c r="C415" t="s">
-        <v>656</v>
+        <v>660</v>
       </c>
       <c r="D415" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="E415" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416">
         <v>415</v>
       </c>
       <c r="B416" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="C416" t="s">
+        <v>660</v>
+      </c>
+      <c r="D416" t="s">
+        <v>262</v>
+      </c>
+      <c r="E416" t="s">
         <v>662</v>
-      </c>
-[...4 lines deleted...]
-        <v>663</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417">
         <v>416</v>
       </c>
       <c r="B417" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="C417" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="D417" t="s">
-        <v>262</v>
+        <v>351</v>
       </c>
       <c r="E417" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418" t="s">
-        <v>661</v>
+        <v>659</v>
       </c>
       <c r="C418" t="s">
-        <v>662</v>
+        <v>660</v>
       </c>
       <c r="D418" t="s">
-        <v>351</v>
+        <v>61</v>
       </c>
       <c r="E418" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419">
         <v>418</v>
       </c>
       <c r="B419" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="C419" t="s">
-        <v>662</v>
+        <v>666</v>
       </c>
       <c r="D419" t="s">
-        <v>61</v>
+        <v>267</v>
       </c>
       <c r="E419" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420">
         <v>419</v>
       </c>
       <c r="B420" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="C420" t="s">
+        <v>666</v>
+      </c>
+      <c r="D420" t="s">
+        <v>18</v>
+      </c>
+      <c r="E420" t="s">
         <v>668</v>
-      </c>
-[...4 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="C421" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
       <c r="D421" t="s">
-        <v>18</v>
+        <v>669</v>
       </c>
       <c r="E421" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="C422" t="s">
+        <v>666</v>
+      </c>
+      <c r="D422" t="s">
+        <v>262</v>
+      </c>
+      <c r="E422" t="s">
         <v>668</v>
-      </c>
-[...4 lines deleted...]
-        <v>672</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423" t="s">
-        <v>667</v>
+        <v>671</v>
       </c>
       <c r="C423" t="s">
-        <v>668</v>
+        <v>672</v>
       </c>
       <c r="D423" t="s">
         <v>262</v>
       </c>
       <c r="E423" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="C424" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="D424" t="s">
-        <v>262</v>
+        <v>18</v>
       </c>
       <c r="E424" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="C425" t="s">
+        <v>675</v>
+      </c>
+      <c r="D425" t="s">
+        <v>669</v>
+      </c>
+      <c r="E425" t="s">
         <v>677</v>
-      </c>
-[...4 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="C426" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
       <c r="D426" t="s">
-        <v>671</v>
+        <v>262</v>
       </c>
       <c r="E426" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427" t="s">
-        <v>676</v>
+        <v>679</v>
       </c>
       <c r="C427" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="D427" t="s">
-        <v>262</v>
+        <v>351</v>
       </c>
       <c r="E427" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428" t="s">
-        <v>681</v>
+        <v>420</v>
       </c>
       <c r="C428" t="s">
+        <v>421</v>
+      </c>
+      <c r="D428" t="s">
+        <v>61</v>
+      </c>
+      <c r="E428" t="s">
         <v>682</v>
-      </c>
-[...4 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429">
         <v>428</v>
       </c>
       <c r="B429" t="s">
-        <v>422</v>
+        <v>683</v>
       </c>
       <c r="C429" t="s">
-        <v>423</v>
+        <v>684</v>
       </c>
       <c r="D429" t="s">
-        <v>61</v>
+        <v>269</v>
       </c>
       <c r="E429" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C430" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="D430" t="s">
         <v>269</v>
       </c>
       <c r="E430" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
-        <v>688</v>
+        <v>9</v>
       </c>
       <c r="C431" t="s">
+        <v>10</v>
+      </c>
+      <c r="D431" t="s">
+        <v>7</v>
+      </c>
+      <c r="E431" t="s">
         <v>689</v>
-      </c>
-[...4 lines deleted...]
-        <v>690</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432">
         <v>431</v>
       </c>
       <c r="B432" t="s">
-        <v>9</v>
+        <v>690</v>
       </c>
       <c r="C432" t="s">
-        <v>10</v>
+        <v>691</v>
       </c>
       <c r="D432" t="s">
         <v>7</v>
       </c>
       <c r="E432" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433">
         <v>432</v>
       </c>
       <c r="B433" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="C433" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="D433" t="s">
         <v>7</v>
       </c>
       <c r="E433" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="C434" t="s">
+        <v>694</v>
+      </c>
+      <c r="D434" t="s">
         <v>696</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="E434" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="C435" t="s">
+        <v>691</v>
+      </c>
+      <c r="D435" t="s">
         <v>696</v>
       </c>
-      <c r="D435" t="s">
+      <c r="E435" t="s">
         <v>698</v>
-      </c>
-[...1 lines deleted...]
-        <v>699</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="C436" t="s">
-        <v>693</v>
+        <v>700</v>
       </c>
       <c r="D436" t="s">
-        <v>698</v>
+        <v>514</v>
       </c>
       <c r="E436" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="C437" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="D437" t="s">
-        <v>703</v>
+        <v>11</v>
       </c>
       <c r="E437" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438" t="s">
-        <v>701</v>
+        <v>705</v>
       </c>
       <c r="C438" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="D438" t="s">
-        <v>703</v>
+        <v>7</v>
       </c>
       <c r="E438" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439">
         <v>438</v>
       </c>
       <c r="B439" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="C439" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="D439" t="s">
-        <v>516</v>
+        <v>7</v>
       </c>
       <c r="E439" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440" t="s">
-        <v>701</v>
+        <v>711</v>
       </c>
       <c r="C440" t="s">
-        <v>702</v>
+        <v>712</v>
       </c>
       <c r="D440" t="s">
-        <v>703</v>
+        <v>7</v>
       </c>
       <c r="E440" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="C441" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
       <c r="D441" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="E441" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="C442" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
       <c r="D442" t="s">
         <v>7</v>
       </c>
       <c r="E442" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443" t="s">
-        <v>716</v>
+        <v>5</v>
       </c>
       <c r="C443" t="s">
-        <v>717</v>
+        <v>6</v>
       </c>
       <c r="D443" t="s">
-        <v>7</v>
+        <v>720</v>
       </c>
       <c r="E443" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444" t="s">
-        <v>719</v>
+        <v>293</v>
       </c>
       <c r="C444" t="s">
-        <v>720</v>
+        <v>294</v>
       </c>
       <c r="D444" t="s">
-        <v>7</v>
+        <v>722</v>
       </c>
       <c r="E444" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="C445" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="D445" t="s">
-        <v>7</v>
+        <v>696</v>
       </c>
       <c r="E445" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="C446" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="D446" t="s">
-        <v>7</v>
+        <v>696</v>
       </c>
       <c r="E446" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447" t="s">
-        <v>5</v>
+        <v>730</v>
       </c>
       <c r="C447" t="s">
-        <v>6</v>
+        <v>731</v>
       </c>
       <c r="D447" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="E447" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448" t="s">
-        <v>293</v>
+        <v>717</v>
       </c>
       <c r="C448" t="s">
-        <v>294</v>
+        <v>718</v>
       </c>
       <c r="D448" t="s">
-        <v>729</v>
+        <v>11</v>
       </c>
       <c r="E448" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="C449" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="D449" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E449" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="C450" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="D450" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E450" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="C451" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="D451" t="s">
-        <v>698</v>
+        <v>11</v>
       </c>
       <c r="E451" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452" t="s">
-        <v>725</v>
+        <v>743</v>
       </c>
       <c r="C452" t="s">
-        <v>726</v>
+        <v>744</v>
       </c>
       <c r="D452" t="s">
-        <v>11</v>
+        <v>696</v>
       </c>
       <c r="E452" t="s">
-        <v>740</v>
+        <v>745</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="C453" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="D453" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E453" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454">
         <v>453</v>
       </c>
       <c r="B454" t="s">
-        <v>744</v>
+        <v>717</v>
       </c>
       <c r="C454" t="s">
-        <v>745</v>
+        <v>718</v>
       </c>
       <c r="D454" t="s">
-        <v>698</v>
+        <v>11</v>
       </c>
       <c r="E454" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455">
         <v>454</v>
       </c>
       <c r="B455" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="C455" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="D455" t="s">
-        <v>11</v>
+        <v>375</v>
       </c>
       <c r="E455" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456">
         <v>455</v>
       </c>
       <c r="B456" t="s">
-        <v>750</v>
+        <v>748</v>
       </c>
       <c r="C456" t="s">
+        <v>749</v>
+      </c>
+      <c r="D456" t="s">
+        <v>375</v>
+      </c>
+      <c r="E456" t="s">
         <v>751</v>
-      </c>
-[...4 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457" t="s">
-        <v>750</v>
+        <v>714</v>
       </c>
       <c r="C457" t="s">
-        <v>751</v>
+        <v>715</v>
       </c>
       <c r="D457" t="s">
-        <v>698</v>
+        <v>11</v>
       </c>
       <c r="E457" t="s">
-        <v>753</v>
+        <v>733</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
-        <v>725</v>
+        <v>740</v>
       </c>
       <c r="C458" t="s">
-        <v>726</v>
+        <v>741</v>
       </c>
       <c r="D458" t="s">
         <v>11</v>
       </c>
       <c r="E458" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459" t="s">
-        <v>755</v>
+        <v>714</v>
       </c>
       <c r="C459" t="s">
-        <v>756</v>
+        <v>715</v>
       </c>
       <c r="D459" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E459" t="s">
-        <v>757</v>
+        <v>747</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460" t="s">
-        <v>755</v>
+        <v>740</v>
       </c>
       <c r="C460" t="s">
-        <v>756</v>
+        <v>741</v>
       </c>
       <c r="D460" t="s">
-        <v>375</v>
+        <v>11</v>
       </c>
       <c r="E460" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461" t="s">
-        <v>722</v>
+        <v>754</v>
       </c>
       <c r="C461" t="s">
-        <v>723</v>
+        <v>755</v>
       </c>
       <c r="D461" t="s">
         <v>11</v>
       </c>
       <c r="E461" t="s">
-        <v>740</v>
+        <v>756</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462" t="s">
-        <v>747</v>
+        <v>711</v>
       </c>
       <c r="C462" t="s">
-        <v>748</v>
+        <v>712</v>
       </c>
       <c r="D462" t="s">
         <v>11</v>
       </c>
       <c r="E462" t="s">
-        <v>759</v>
+        <v>747</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463" t="s">
-        <v>722</v>
+        <v>754</v>
       </c>
       <c r="C463" t="s">
-        <v>723</v>
+        <v>755</v>
       </c>
       <c r="D463" t="s">
         <v>11</v>
       </c>
       <c r="E463" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
-        <v>747</v>
+        <v>758</v>
       </c>
       <c r="C464" t="s">
-        <v>748</v>
+        <v>759</v>
       </c>
       <c r="D464" t="s">
         <v>11</v>
       </c>
       <c r="E464" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465" t="s">
-        <v>761</v>
+        <v>711</v>
       </c>
       <c r="C465" t="s">
-        <v>762</v>
+        <v>712</v>
       </c>
       <c r="D465" t="s">
         <v>11</v>
       </c>
       <c r="E465" t="s">
-        <v>763</v>
+        <v>733</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466" t="s">
-        <v>719</v>
+        <v>758</v>
       </c>
       <c r="C466" t="s">
-        <v>720</v>
+        <v>759</v>
       </c>
       <c r="D466" t="s">
         <v>11</v>
       </c>
       <c r="E466" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467">
         <v>466</v>
       </c>
       <c r="B467" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="C467" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="D467" t="s">
         <v>11</v>
       </c>
       <c r="E467" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
-        <v>765</v>
+        <v>708</v>
       </c>
       <c r="C468" t="s">
-        <v>766</v>
+        <v>709</v>
       </c>
       <c r="D468" t="s">
         <v>11</v>
       </c>
       <c r="E468" t="s">
-        <v>767</v>
+        <v>733</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469" t="s">
-        <v>719</v>
+        <v>762</v>
       </c>
       <c r="C469" t="s">
-        <v>720</v>
+        <v>763</v>
       </c>
       <c r="D469" t="s">
         <v>11</v>
       </c>
       <c r="E469" t="s">
-        <v>740</v>
+        <v>765</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470" t="s">
-        <v>765</v>
+        <v>762</v>
       </c>
       <c r="C470" t="s">
-        <v>766</v>
+        <v>763</v>
       </c>
       <c r="D470" t="s">
         <v>11</v>
       </c>
       <c r="E470" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471" t="s">
-        <v>769</v>
+        <v>708</v>
       </c>
       <c r="C471" t="s">
-        <v>770</v>
+        <v>709</v>
       </c>
       <c r="D471" t="s">
         <v>11</v>
       </c>
       <c r="E471" t="s">
-        <v>771</v>
+        <v>747</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472">
         <v>471</v>
       </c>
       <c r="B472" t="s">
-        <v>716</v>
+        <v>705</v>
       </c>
       <c r="C472" t="s">
-        <v>717</v>
+        <v>706</v>
       </c>
       <c r="D472" t="s">
         <v>11</v>
       </c>
       <c r="E472" t="s">
-        <v>740</v>
+        <v>747</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473">
         <v>472</v>
       </c>
       <c r="B473" t="s">
-        <v>769</v>
+        <v>5</v>
       </c>
       <c r="C473" t="s">
-        <v>770</v>
+        <v>6</v>
       </c>
       <c r="D473" t="s">
         <v>11</v>
       </c>
       <c r="E473" t="s">
-        <v>772</v>
+        <v>767</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474" t="s">
-        <v>769</v>
+        <v>5</v>
       </c>
       <c r="C474" t="s">
-        <v>770</v>
+        <v>6</v>
       </c>
       <c r="D474" t="s">
         <v>11</v>
       </c>
       <c r="E474" t="s">
-        <v>773</v>
+        <v>768</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475" t="s">
-        <v>716</v>
+        <v>769</v>
       </c>
       <c r="C475" t="s">
-        <v>717</v>
+        <v>770</v>
       </c>
       <c r="D475" t="s">
         <v>11</v>
       </c>
       <c r="E475" t="s">
-        <v>754</v>
+        <v>771</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476" t="s">
-        <v>713</v>
+        <v>772</v>
       </c>
       <c r="C476" t="s">
-        <v>714</v>
+        <v>773</v>
       </c>
       <c r="D476" t="s">
         <v>11</v>
       </c>
       <c r="E476" t="s">
-        <v>754</v>
+        <v>774</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477" t="s">
-        <v>5</v>
+        <v>775</v>
       </c>
       <c r="C477" t="s">
-        <v>6</v>
+        <v>776</v>
       </c>
       <c r="D477" t="s">
         <v>11</v>
       </c>
       <c r="E477" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478" t="s">
-        <v>5</v>
+        <v>778</v>
       </c>
       <c r="C478" t="s">
-        <v>6</v>
+        <v>779</v>
       </c>
       <c r="D478" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="E478" t="s">
-        <v>775</v>
+        <v>780</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479" t="s">
-        <v>776</v>
+        <v>781</v>
       </c>
       <c r="C479" t="s">
-        <v>777</v>
+        <v>782</v>
       </c>
       <c r="D479" t="s">
-        <v>11</v>
+        <v>269</v>
       </c>
       <c r="E479" t="s">
-        <v>778</v>
+        <v>783</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480" t="s">
-        <v>779</v>
+        <v>784</v>
       </c>
       <c r="C480" t="s">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="D480" t="s">
-        <v>11</v>
+        <v>269</v>
       </c>
       <c r="E480" t="s">
-        <v>781</v>
+        <v>786</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481" t="s">
-        <v>782</v>
+        <v>5</v>
       </c>
       <c r="C481" t="s">
-        <v>783</v>
+        <v>6</v>
       </c>
       <c r="D481" t="s">
-        <v>11</v>
+        <v>696</v>
       </c>
       <c r="E481" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482">
         <v>481</v>
       </c>
       <c r="B482" t="s">
-        <v>785</v>
+        <v>714</v>
       </c>
       <c r="C482" t="s">
-        <v>786</v>
+        <v>715</v>
       </c>
       <c r="D482" t="s">
-        <v>7</v>
+        <v>696</v>
       </c>
       <c r="E482" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483">
         <v>482</v>
       </c>
       <c r="B483" t="s">
+        <v>705</v>
+      </c>
+      <c r="C483" t="s">
+        <v>706</v>
+      </c>
+      <c r="D483" t="s">
+        <v>696</v>
+      </c>
+      <c r="E483" t="s">
         <v>788</v>
-      </c>
-[...7 lines deleted...]
-        <v>790</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484" t="s">
-        <v>791</v>
+        <v>708</v>
       </c>
       <c r="C484" t="s">
-        <v>792</v>
+        <v>709</v>
       </c>
       <c r="D484" t="s">
-        <v>269</v>
+        <v>696</v>
       </c>
       <c r="E484" t="s">
-        <v>793</v>
+        <v>788</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485" t="s">
-        <v>5</v>
+        <v>762</v>
       </c>
       <c r="C485" t="s">
-        <v>6</v>
+        <v>763</v>
       </c>
       <c r="D485" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E485" t="s">
-        <v>794</v>
+        <v>789</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486" t="s">
-        <v>722</v>
+        <v>758</v>
       </c>
       <c r="C486" t="s">
-        <v>723</v>
+        <v>759</v>
       </c>
       <c r="D486" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E486" t="s">
-        <v>795</v>
+        <v>790</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487" t="s">
-        <v>713</v>
+        <v>762</v>
       </c>
       <c r="C487" t="s">
-        <v>714</v>
+        <v>763</v>
       </c>
       <c r="D487" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E487" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="C488" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="D488" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E488" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="C489" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="D489" t="s">
-        <v>698</v>
+        <v>7</v>
       </c>
       <c r="E489" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490" t="s">
-        <v>765</v>
+        <v>724</v>
       </c>
       <c r="C490" t="s">
-        <v>766</v>
+        <v>725</v>
       </c>
       <c r="D490" t="s">
-        <v>698</v>
+        <v>7</v>
       </c>
       <c r="E490" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491" t="s">
-        <v>769</v>
+        <v>794</v>
       </c>
       <c r="C491" t="s">
-        <v>770</v>
+        <v>795</v>
       </c>
       <c r="D491" t="s">
-        <v>698</v>
+        <v>7</v>
       </c>
       <c r="E491" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492" t="s">
-        <v>719</v>
+        <v>740</v>
       </c>
       <c r="C492" t="s">
-        <v>720</v>
+        <v>741</v>
       </c>
       <c r="D492" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E492" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493" t="s">
-        <v>779</v>
+        <v>762</v>
       </c>
       <c r="C493" t="s">
-        <v>780</v>
+        <v>763</v>
       </c>
       <c r="D493" t="s">
-        <v>7</v>
+        <v>696</v>
       </c>
       <c r="E493" t="s">
-        <v>799</v>
+        <v>798</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494">
         <v>493</v>
       </c>
       <c r="B494" t="s">
-        <v>731</v>
+        <v>762</v>
       </c>
       <c r="C494" t="s">
-        <v>732</v>
+        <v>763</v>
       </c>
       <c r="D494" t="s">
-        <v>7</v>
+        <v>696</v>
       </c>
       <c r="E494" t="s">
-        <v>800</v>
+        <v>799</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495" t="s">
-        <v>801</v>
+        <v>717</v>
       </c>
       <c r="C495" t="s">
-        <v>802</v>
+        <v>718</v>
       </c>
       <c r="D495" t="s">
-        <v>7</v>
+        <v>696</v>
       </c>
       <c r="E495" t="s">
-        <v>803</v>
+        <v>788</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496" t="s">
-        <v>747</v>
+        <v>762</v>
       </c>
       <c r="C496" t="s">
-        <v>748</v>
+        <v>763</v>
       </c>
       <c r="D496" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E496" t="s">
-        <v>804</v>
+        <v>800</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497">
         <v>496</v>
       </c>
       <c r="B497" t="s">
-        <v>769</v>
+        <v>801</v>
       </c>
       <c r="C497" t="s">
-        <v>770</v>
+        <v>802</v>
       </c>
       <c r="D497" t="s">
-        <v>698</v>
+        <v>61</v>
       </c>
       <c r="E497" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498">
         <v>497</v>
       </c>
       <c r="B498" t="s">
-        <v>769</v>
+        <v>804</v>
       </c>
       <c r="C498" t="s">
-        <v>770</v>
+        <v>805</v>
       </c>
       <c r="D498" t="s">
-        <v>698</v>
+        <v>720</v>
       </c>
       <c r="E498" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499" t="s">
-        <v>725</v>
+        <v>13</v>
       </c>
       <c r="C499" t="s">
-        <v>726</v>
+        <v>14</v>
       </c>
       <c r="D499" t="s">
-        <v>698</v>
+        <v>375</v>
       </c>
       <c r="E499" t="s">
-        <v>795</v>
+        <v>807</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500">
         <v>499</v>
       </c>
       <c r="B500" t="s">
-        <v>769</v>
+        <v>13</v>
       </c>
       <c r="C500" t="s">
-        <v>770</v>
+        <v>14</v>
       </c>
       <c r="D500" t="s">
-        <v>698</v>
+        <v>11</v>
       </c>
       <c r="E500" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501">
         <v>500</v>
       </c>
       <c r="B501" t="s">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="C501" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="D501" t="s">
-        <v>61</v>
+        <v>7</v>
       </c>
       <c r="E501" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502" t="s">
-        <v>811</v>
+        <v>13</v>
       </c>
       <c r="C502" t="s">
+        <v>14</v>
+      </c>
+      <c r="D502" t="s">
+        <v>696</v>
+      </c>
+      <c r="E502" t="s">
         <v>812</v>
-      </c>
-[...4 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503" t="s">
-        <v>13</v>
+        <v>813</v>
       </c>
       <c r="C503" t="s">
-        <v>14</v>
+        <v>814</v>
       </c>
       <c r="D503" t="s">
-        <v>375</v>
+        <v>61</v>
       </c>
       <c r="E503" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504" t="s">
-        <v>13</v>
+        <v>816</v>
       </c>
       <c r="C504" t="s">
-        <v>14</v>
+        <v>817</v>
       </c>
       <c r="D504" t="s">
-        <v>11</v>
+        <v>720</v>
       </c>
       <c r="E504" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505">
         <v>504</v>
       </c>
       <c r="B505" t="s">
         <v>816</v>
       </c>
       <c r="C505" t="s">
         <v>817</v>
       </c>
       <c r="D505" t="s">
-        <v>7</v>
+        <v>375</v>
       </c>
       <c r="E505" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506" t="s">
-        <v>13</v>
+        <v>816</v>
       </c>
       <c r="C506" t="s">
-        <v>14</v>
+        <v>817</v>
       </c>
       <c r="D506" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E506" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="C507" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
       <c r="D507" t="s">
-        <v>61</v>
+        <v>514</v>
       </c>
       <c r="E507" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508">
         <v>507</v>
       </c>
       <c r="B508" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
       <c r="C508" t="s">
+        <v>817</v>
+      </c>
+      <c r="D508" t="s">
+        <v>7</v>
+      </c>
+      <c r="E508" t="s">
         <v>824</v>
-      </c>
-[...4 lines deleted...]
-        <v>825</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509" t="s">
-        <v>823</v>
+        <v>737</v>
       </c>
       <c r="C509" t="s">
-        <v>824</v>
+        <v>738</v>
       </c>
       <c r="D509" t="s">
         <v>375</v>
       </c>
       <c r="E509" t="s">
-        <v>826</v>
+        <v>825</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="C510" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="D510" t="s">
-        <v>698</v>
+        <v>375</v>
       </c>
       <c r="E510" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="C511" t="s">
+        <v>827</v>
+      </c>
+      <c r="D511" t="s">
+        <v>11</v>
+      </c>
+      <c r="E511" t="s">
         <v>829</v>
-      </c>
-[...4 lines deleted...]
-        <v>830</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512">
         <v>511</v>
       </c>
       <c r="B512" t="s">
-        <v>823</v>
+        <v>674</v>
       </c>
       <c r="C512" t="s">
-        <v>824</v>
+        <v>675</v>
       </c>
       <c r="D512" t="s">
-        <v>7</v>
+        <v>830</v>
       </c>
       <c r="E512" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513">
         <v>512</v>
       </c>
       <c r="B513" t="s">
-        <v>744</v>
+        <v>826</v>
       </c>
       <c r="C513" t="s">
-        <v>745</v>
+        <v>827</v>
       </c>
       <c r="D513" t="s">
-        <v>375</v>
+        <v>720</v>
       </c>
       <c r="E513" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514" t="s">
+        <v>826</v>
+      </c>
+      <c r="C514" t="s">
+        <v>827</v>
+      </c>
+      <c r="D514" t="s">
+        <v>696</v>
+      </c>
+      <c r="E514" t="s">
         <v>833</v>
-      </c>
-[...7 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515" t="s">
-        <v>836</v>
+        <v>804</v>
       </c>
       <c r="C515" t="s">
-        <v>837</v>
+        <v>805</v>
       </c>
       <c r="D515" t="s">
         <v>375</v>
       </c>
       <c r="E515" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516">
         <v>515</v>
       </c>
       <c r="B516" t="s">
-        <v>836</v>
+        <v>804</v>
       </c>
       <c r="C516" t="s">
-        <v>837</v>
+        <v>805</v>
       </c>
       <c r="D516" t="s">
         <v>11</v>
       </c>
       <c r="E516" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517">
         <v>516</v>
       </c>
       <c r="B517" t="s">
-        <v>676</v>
+        <v>804</v>
       </c>
       <c r="C517" t="s">
-        <v>677</v>
+        <v>805</v>
       </c>
       <c r="D517" t="s">
-        <v>840</v>
+        <v>696</v>
       </c>
       <c r="E517" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518">
         <v>517</v>
       </c>
       <c r="B518" t="s">
-        <v>836</v>
+        <v>804</v>
       </c>
       <c r="C518" t="s">
+        <v>805</v>
+      </c>
+      <c r="D518" t="s">
+        <v>7</v>
+      </c>
+      <c r="E518" t="s">
         <v>837</v>
-      </c>
-[...4 lines deleted...]
-        <v>842</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="C519" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="D519" t="s">
-        <v>698</v>
+        <v>269</v>
       </c>
       <c r="E519" t="s">
-        <v>843</v>
+        <v>840</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520" t="s">
-        <v>811</v>
+        <v>838</v>
       </c>
       <c r="C520" t="s">
-        <v>812</v>
+        <v>839</v>
       </c>
       <c r="D520" t="s">
-        <v>375</v>
+        <v>262</v>
       </c>
       <c r="E520" t="s">
-        <v>844</v>
+        <v>841</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521">
         <v>520</v>
       </c>
       <c r="B521" t="s">
-        <v>811</v>
+        <v>838</v>
       </c>
       <c r="C521" t="s">
-        <v>812</v>
+        <v>839</v>
       </c>
       <c r="D521" t="s">
-        <v>11</v>
+        <v>267</v>
       </c>
       <c r="E521" t="s">
-        <v>845</v>
+        <v>842</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522" t="s">
-        <v>811</v>
+        <v>838</v>
       </c>
       <c r="C522" t="s">
-        <v>812</v>
+        <v>839</v>
       </c>
       <c r="D522" t="s">
-        <v>698</v>
+        <v>61</v>
       </c>
       <c r="E522" t="s">
-        <v>846</v>
+        <v>843</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523" t="s">
-        <v>811</v>
+        <v>844</v>
       </c>
       <c r="C523" t="s">
-        <v>812</v>
+        <v>845</v>
       </c>
       <c r="D523" t="s">
-        <v>7</v>
+        <v>269</v>
       </c>
       <c r="E523" t="s">
-        <v>847</v>
+        <v>846</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="C524" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="D524" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E524" t="s">
-        <v>850</v>
+        <v>847</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525">
         <v>524</v>
       </c>
       <c r="B525" t="s">
+        <v>844</v>
+      </c>
+      <c r="C525" t="s">
+        <v>845</v>
+      </c>
+      <c r="D525" t="s">
+        <v>267</v>
+      </c>
+      <c r="E525" t="s">
         <v>848</v>
-      </c>
-[...7 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="C526" t="s">
+        <v>845</v>
+      </c>
+      <c r="D526" t="s">
+        <v>61</v>
+      </c>
+      <c r="E526" t="s">
         <v>849</v>
-      </c>
-[...4 lines deleted...]
-        <v>852</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="C527" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="D527" t="s">
-        <v>61</v>
+        <v>269</v>
       </c>
       <c r="E527" t="s">
-        <v>853</v>
+        <v>852</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528">
         <v>527</v>
       </c>
       <c r="B528" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="C528" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="D528" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E528" t="s">
-        <v>856</v>
+        <v>853</v>
       </c>
     </row>
     <row r="529" spans="1:5">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529" t="s">
+        <v>850</v>
+      </c>
+      <c r="C529" t="s">
+        <v>851</v>
+      </c>
+      <c r="D529" t="s">
+        <v>267</v>
+      </c>
+      <c r="E529" t="s">
         <v>854</v>
-      </c>
-[...7 lines deleted...]
-        <v>857</v>
       </c>
     </row>
     <row r="530" spans="1:5">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="C530" t="s">
+        <v>851</v>
+      </c>
+      <c r="D530" t="s">
+        <v>61</v>
+      </c>
+      <c r="E530" t="s">
         <v>855</v>
-      </c>
-[...4 lines deleted...]
-        <v>858</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531" t="s">
-        <v>854</v>
+        <v>679</v>
       </c>
       <c r="C531" t="s">
-        <v>855</v>
+        <v>680</v>
       </c>
       <c r="D531" t="s">
-        <v>61</v>
+        <v>269</v>
       </c>
       <c r="E531" t="s">
-        <v>859</v>
+        <v>856</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532" t="s">
-        <v>860</v>
+        <v>679</v>
       </c>
       <c r="C532" t="s">
-        <v>861</v>
+        <v>680</v>
       </c>
       <c r="D532" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E532" t="s">
-        <v>862</v>
+        <v>857</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533">
         <v>532</v>
       </c>
       <c r="B533" t="s">
-        <v>860</v>
+        <v>679</v>
       </c>
       <c r="C533" t="s">
-        <v>861</v>
+        <v>680</v>
       </c>
       <c r="D533" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="E533" t="s">
-        <v>863</v>
+        <v>858</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534">
         <v>533</v>
       </c>
       <c r="B534" t="s">
-        <v>860</v>
+        <v>679</v>
       </c>
       <c r="C534" t="s">
-        <v>861</v>
+        <v>680</v>
       </c>
       <c r="D534" t="s">
-        <v>267</v>
+        <v>61</v>
       </c>
       <c r="E534" t="s">
-        <v>864</v>
+        <v>859</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535" t="s">
         <v>860</v>
       </c>
       <c r="C535" t="s">
         <v>861</v>
       </c>
       <c r="D535" t="s">
-        <v>61</v>
+        <v>269</v>
       </c>
       <c r="E535" t="s">
-        <v>865</v>
+        <v>862</v>
       </c>
     </row>
     <row r="536" spans="1:5">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536" t="s">
-        <v>681</v>
+        <v>860</v>
       </c>
       <c r="C536" t="s">
-        <v>682</v>
+        <v>861</v>
       </c>
       <c r="D536" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E536" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
     </row>
     <row r="537" spans="1:5">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537" t="s">
-        <v>681</v>
+        <v>860</v>
       </c>
       <c r="C537" t="s">
-        <v>682</v>
+        <v>861</v>
       </c>
       <c r="D537" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="E537" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538" t="s">
-        <v>681</v>
+        <v>860</v>
       </c>
       <c r="C538" t="s">
-        <v>682</v>
+        <v>861</v>
       </c>
       <c r="D538" t="s">
-        <v>267</v>
+        <v>61</v>
       </c>
       <c r="E538" t="s">
-        <v>868</v>
+        <v>865</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539" t="s">
-        <v>681</v>
+        <v>816</v>
       </c>
       <c r="C539" t="s">
-        <v>682</v>
+        <v>817</v>
       </c>
       <c r="D539" t="s">
-        <v>61</v>
+        <v>720</v>
       </c>
       <c r="E539" t="s">
-        <v>869</v>
+        <v>866</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540" t="s">
-        <v>870</v>
+        <v>748</v>
       </c>
       <c r="C540" t="s">
-        <v>871</v>
+        <v>749</v>
       </c>
       <c r="D540" t="s">
-        <v>269</v>
+        <v>11</v>
       </c>
       <c r="E540" t="s">
-        <v>872</v>
+        <v>867</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541">
         <v>540</v>
       </c>
       <c r="B541" t="s">
-        <v>870</v>
+        <v>13</v>
       </c>
       <c r="C541" t="s">
-        <v>871</v>
+        <v>14</v>
       </c>
       <c r="D541" t="s">
-        <v>262</v>
+        <v>720</v>
       </c>
       <c r="E541" t="s">
-        <v>873</v>
+        <v>868</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542">
         <v>541</v>
       </c>
       <c r="B542" t="s">
-        <v>870</v>
+        <v>838</v>
       </c>
       <c r="C542" t="s">
-        <v>871</v>
+        <v>839</v>
       </c>
       <c r="D542" t="s">
-        <v>267</v>
+        <v>262</v>
       </c>
       <c r="E542" t="s">
-        <v>874</v>
+        <v>869</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543">
         <v>542</v>
       </c>
       <c r="B543" t="s">
+        <v>844</v>
+      </c>
+      <c r="C543" t="s">
+        <v>845</v>
+      </c>
+      <c r="D543" t="s">
+        <v>262</v>
+      </c>
+      <c r="E543" t="s">
         <v>870</v>
-      </c>
-[...7 lines deleted...]
-        <v>875</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544">
         <v>543</v>
       </c>
       <c r="B544" t="s">
-        <v>823</v>
+        <v>850</v>
       </c>
       <c r="C544" t="s">
-        <v>824</v>
+        <v>851</v>
       </c>
       <c r="D544" t="s">
-        <v>703</v>
+        <v>262</v>
       </c>
       <c r="E544" t="s">
-        <v>876</v>
+        <v>871</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545">
         <v>544</v>
       </c>
       <c r="B545" t="s">
-        <v>755</v>
+        <v>860</v>
       </c>
       <c r="C545" t="s">
-        <v>756</v>
+        <v>861</v>
       </c>
       <c r="D545" t="s">
-        <v>11</v>
+        <v>262</v>
       </c>
       <c r="E545" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546" t="s">
-        <v>13</v>
+        <v>873</v>
       </c>
       <c r="C546" t="s">
-        <v>14</v>
+        <v>874</v>
       </c>
       <c r="D546" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="E546" t="s">
-        <v>878</v>
+        <v>875</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547" t="s">
-        <v>848</v>
+        <v>679</v>
       </c>
       <c r="C547" t="s">
-        <v>849</v>
+        <v>680</v>
       </c>
       <c r="D547" t="s">
         <v>262</v>
       </c>
       <c r="E547" t="s">
-        <v>879</v>
+        <v>876</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548">
         <v>547</v>
       </c>
       <c r="B548" t="s">
-        <v>854</v>
+        <v>877</v>
       </c>
       <c r="C548" t="s">
-        <v>855</v>
+        <v>878</v>
       </c>
       <c r="D548" t="s">
-        <v>262</v>
+        <v>696</v>
       </c>
       <c r="E548" t="s">
-        <v>880</v>
+        <v>879</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549" t="s">
-        <v>860</v>
+        <v>880</v>
       </c>
       <c r="C549" t="s">
-        <v>861</v>
+        <v>881</v>
       </c>
       <c r="D549" t="s">
-        <v>262</v>
+        <v>696</v>
       </c>
       <c r="E549" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550" t="s">
-        <v>870</v>
+        <v>883</v>
       </c>
       <c r="C550" t="s">
-        <v>871</v>
+        <v>884</v>
       </c>
       <c r="D550" t="s">
-        <v>262</v>
+        <v>696</v>
       </c>
       <c r="E550" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551">
         <v>550</v>
       </c>
       <c r="B551" t="s">
-        <v>883</v>
+        <v>860</v>
       </c>
       <c r="C551" t="s">
-        <v>884</v>
+        <v>861</v>
       </c>
       <c r="D551" t="s">
-        <v>698</v>
+        <v>18</v>
       </c>
       <c r="E551" t="s">
-        <v>885</v>
+        <v>872</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="C552" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="D552" t="s">
-        <v>262</v>
+        <v>18</v>
       </c>
       <c r="E552" t="s">
-        <v>886</v>
+        <v>876</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553">
         <v>552</v>
       </c>
       <c r="B553" t="s">
+        <v>886</v>
+      </c>
+      <c r="C553" t="s">
         <v>887</v>
       </c>
-      <c r="C553" t="s">
+      <c r="D553" t="s">
+        <v>696</v>
+      </c>
+      <c r="E553" t="s">
         <v>888</v>
-      </c>
-[...4 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554" t="s">
+        <v>889</v>
+      </c>
+      <c r="C554" t="s">
         <v>890</v>
       </c>
-      <c r="C554" t="s">
+      <c r="D554" t="s">
+        <v>696</v>
+      </c>
+      <c r="E554" t="s">
         <v>891</v>
-      </c>
-[...4 lines deleted...]
-        <v>892</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555">
         <v>554</v>
       </c>
       <c r="B555" t="s">
-        <v>893</v>
+        <v>816</v>
       </c>
       <c r="C555" t="s">
-        <v>894</v>
+        <v>817</v>
       </c>
       <c r="D555" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E555" t="s">
-        <v>895</v>
+        <v>892</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556">
         <v>555</v>
       </c>
       <c r="B556" t="s">
-        <v>870</v>
+        <v>850</v>
       </c>
       <c r="C556" t="s">
-        <v>871</v>
+        <v>851</v>
       </c>
       <c r="D556" t="s">
         <v>18</v>
       </c>
       <c r="E556" t="s">
-        <v>882</v>
+        <v>871</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557">
         <v>556</v>
       </c>
       <c r="B557" t="s">
-        <v>681</v>
+        <v>893</v>
       </c>
       <c r="C557" t="s">
-        <v>682</v>
+        <v>894</v>
       </c>
       <c r="D557" t="s">
-        <v>18</v>
+        <v>696</v>
       </c>
       <c r="E557" t="s">
-        <v>886</v>
+        <v>895</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558">
         <v>557</v>
       </c>
       <c r="B558" t="s">
-        <v>896</v>
+        <v>838</v>
       </c>
       <c r="C558" t="s">
-        <v>897</v>
+        <v>839</v>
       </c>
       <c r="D558" t="s">
-        <v>698</v>
+        <v>18</v>
       </c>
       <c r="E558" t="s">
-        <v>898</v>
+        <v>869</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559">
         <v>558</v>
       </c>
       <c r="B559" t="s">
-        <v>899</v>
+        <v>896</v>
       </c>
       <c r="C559" t="s">
-        <v>900</v>
+        <v>897</v>
       </c>
       <c r="D559" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E559" t="s">
-        <v>901</v>
+        <v>898</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560" t="s">
-        <v>823</v>
+        <v>899</v>
       </c>
       <c r="C560" t="s">
-        <v>824</v>
+        <v>900</v>
       </c>
       <c r="D560" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E560" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561">
         <v>560</v>
       </c>
       <c r="B561" t="s">
-        <v>860</v>
+        <v>902</v>
       </c>
       <c r="C561" t="s">
-        <v>861</v>
+        <v>903</v>
       </c>
       <c r="D561" t="s">
-        <v>18</v>
+        <v>696</v>
       </c>
       <c r="E561" t="s">
-        <v>881</v>
+        <v>904</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562">
         <v>561</v>
       </c>
       <c r="B562" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
       <c r="C562" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="D562" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E562" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563" t="s">
-        <v>848</v>
+        <v>908</v>
       </c>
       <c r="C563" t="s">
-        <v>849</v>
+        <v>909</v>
       </c>
       <c r="D563" t="s">
-        <v>18</v>
+        <v>696</v>
       </c>
       <c r="E563" t="s">
-        <v>879</v>
+        <v>910</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564">
         <v>563</v>
       </c>
       <c r="B564" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="C564" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="D564" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E564" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565">
         <v>564</v>
       </c>
       <c r="B565" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="C565" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="D565" t="s">
-        <v>698</v>
+        <v>7</v>
       </c>
       <c r="E565" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566">
         <v>565</v>
       </c>
       <c r="B566" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="C566" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="D566" t="s">
-        <v>698</v>
+        <v>61</v>
       </c>
       <c r="E566" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="C567" t="s">
-        <v>916</v>
+        <v>921</v>
       </c>
       <c r="D567" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E567" t="s">
-        <v>917</v>
+        <v>922</v>
       </c>
     </row>
     <row r="568" spans="1:5">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568" t="s">
-        <v>918</v>
+        <v>923</v>
       </c>
       <c r="C568" t="s">
-        <v>919</v>
+        <v>924</v>
       </c>
       <c r="D568" t="s">
-        <v>698</v>
+        <v>61</v>
       </c>
       <c r="E568" t="s">
-        <v>920</v>
+        <v>925</v>
       </c>
     </row>
     <row r="569" spans="1:5">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569" t="s">
-        <v>921</v>
+        <v>926</v>
       </c>
       <c r="C569" t="s">
-        <v>922</v>
+        <v>927</v>
       </c>
       <c r="D569" t="s">
-        <v>698</v>
+        <v>61</v>
       </c>
       <c r="E569" t="s">
-        <v>923</v>
+        <v>928</v>
       </c>
     </row>
     <row r="570" spans="1:5">
       <c r="A570">
         <v>569</v>
       </c>
       <c r="B570" t="s">
-        <v>924</v>
+        <v>674</v>
       </c>
       <c r="C570" t="s">
-        <v>925</v>
+        <v>675</v>
       </c>
       <c r="D570" t="s">
         <v>7</v>
       </c>
       <c r="E570" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
     </row>
     <row r="571" spans="1:5">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="C571" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="D571" t="s">
-        <v>61</v>
+        <v>696</v>
       </c>
       <c r="E571" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
     </row>
     <row r="572" spans="1:5">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="C572" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="D572" t="s">
-        <v>698</v>
+        <v>375</v>
       </c>
       <c r="E572" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
     </row>
     <row r="573" spans="1:5">
       <c r="A573">
         <v>572</v>
       </c>
       <c r="B573" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="C573" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="D573" t="s">
-        <v>61</v>
+        <v>720</v>
       </c>
       <c r="E573" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
     </row>
     <row r="574" spans="1:5">
       <c r="A574">
         <v>573</v>
       </c>
       <c r="B574" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="C574" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="D574" t="s">
-        <v>61</v>
+        <v>720</v>
       </c>
       <c r="E574" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
     </row>
     <row r="575" spans="1:5">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575" t="s">
-        <v>676</v>
+        <v>939</v>
       </c>
       <c r="C575" t="s">
-        <v>677</v>
+        <v>940</v>
       </c>
       <c r="D575" t="s">
-        <v>7</v>
+        <v>696</v>
       </c>
       <c r="E575" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
     </row>
     <row r="576" spans="1:5">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576" t="s">
+        <v>939</v>
+      </c>
+      <c r="C576" t="s">
         <v>940</v>
       </c>
-      <c r="C576" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D576" t="s">
-        <v>698</v>
+        <v>7</v>
       </c>
       <c r="E576" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
     </row>
     <row r="577" spans="1:5">
       <c r="A577">
         <v>576</v>
       </c>
       <c r="B577" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="C577" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="D577" t="s">
-        <v>375</v>
+        <v>7</v>
       </c>
       <c r="E577" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="578" spans="1:5">
       <c r="A578">
         <v>577</v>
       </c>
       <c r="B578" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="C578" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="D578" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="E578" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
     </row>
     <row r="579" spans="1:5">
       <c r="A579">
         <v>578</v>
       </c>
       <c r="B579" t="s">
-        <v>949</v>
+        <v>944</v>
       </c>
       <c r="C579" t="s">
+        <v>945</v>
+      </c>
+      <c r="D579" t="s">
+        <v>720</v>
+      </c>
+      <c r="E579" t="s">
         <v>950</v>
-      </c>
-[...4 lines deleted...]
-        <v>951</v>
       </c>
     </row>
     <row r="580" spans="1:5">
       <c r="A580">
         <v>579</v>
       </c>
       <c r="B580" t="s">
-        <v>952</v>
+        <v>944</v>
       </c>
       <c r="C580" t="s">
-        <v>953</v>
+        <v>945</v>
       </c>
       <c r="D580" t="s">
-        <v>703</v>
+        <v>720</v>
       </c>
       <c r="E580" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
     </row>
     <row r="581" spans="1:5">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581" t="s">
+        <v>944</v>
+      </c>
+      <c r="C581" t="s">
+        <v>945</v>
+      </c>
+      <c r="D581" t="s">
+        <v>696</v>
+      </c>
+      <c r="E581" t="s">
         <v>952</v>
-      </c>
-[...7 lines deleted...]
-        <v>955</v>
       </c>
     </row>
     <row r="582" spans="1:5">
       <c r="A582">
         <v>581</v>
       </c>
       <c r="B582" t="s">
-        <v>952</v>
+        <v>947</v>
       </c>
       <c r="C582" t="s">
-        <v>953</v>
+        <v>948</v>
       </c>
       <c r="D582" t="s">
         <v>7</v>
       </c>
       <c r="E582" t="s">
-        <v>956</v>
+        <v>953</v>
       </c>
     </row>
     <row r="583" spans="1:5">
       <c r="A583">
         <v>582</v>
       </c>
       <c r="B583" t="s">
-        <v>957</v>
+        <v>947</v>
       </c>
       <c r="C583" t="s">
-        <v>958</v>
+        <v>948</v>
       </c>
       <c r="D583" t="s">
-        <v>703</v>
+        <v>7</v>
       </c>
       <c r="E583" t="s">
-        <v>959</v>
+        <v>954</v>
       </c>
     </row>
     <row r="584" spans="1:5">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="C584" t="s">
-        <v>961</v>
+        <v>956</v>
       </c>
       <c r="D584" t="s">
         <v>7</v>
       </c>
       <c r="E584" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
     </row>
     <row r="585" spans="1:5">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585" t="s">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="C585" t="s">
-        <v>964</v>
+        <v>959</v>
       </c>
       <c r="D585" t="s">
-        <v>703</v>
+        <v>7</v>
       </c>
       <c r="E585" t="s">
-        <v>965</v>
+        <v>960</v>
       </c>
     </row>
     <row r="586" spans="1:5">
       <c r="A586">
         <v>585</v>
       </c>
       <c r="B586" t="s">
-        <v>966</v>
+        <v>809</v>
       </c>
       <c r="C586" t="s">
-        <v>967</v>
+        <v>810</v>
       </c>
       <c r="D586" t="s">
-        <v>698</v>
+        <v>7</v>
       </c>
       <c r="E586" t="s">
-        <v>968</v>
+        <v>961</v>
       </c>
     </row>
     <row r="587" spans="1:5">
       <c r="A587">
         <v>586</v>
       </c>
       <c r="B587" t="s">
-        <v>960</v>
+        <v>933</v>
       </c>
       <c r="C587" t="s">
-        <v>961</v>
+        <v>934</v>
       </c>
       <c r="D587" t="s">
-        <v>703</v>
+        <v>7</v>
       </c>
       <c r="E587" t="s">
-        <v>969</v>
+        <v>962</v>
       </c>
     </row>
     <row r="588" spans="1:5">
       <c r="A588">
         <v>587</v>
       </c>
       <c r="B588" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="C588" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="D588" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="E588" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
     </row>
     <row r="589" spans="1:5">
       <c r="A589">
         <v>588</v>
       </c>
       <c r="B589" t="s">
-        <v>960</v>
+        <v>966</v>
       </c>
       <c r="C589" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="D589" t="s">
-        <v>698</v>
+        <v>375</v>
       </c>
       <c r="E589" t="s">
-        <v>971</v>
+        <v>968</v>
       </c>
     </row>
     <row r="590" spans="1:5">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="C590" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="D590" t="s">
-        <v>7</v>
+        <v>375</v>
       </c>
       <c r="E590" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="591" spans="1:5">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="C591" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="D591" t="s">
-        <v>7</v>
+        <v>720</v>
       </c>
       <c r="E591" t="s">
-        <v>973</v>
+        <v>972</v>
       </c>
     </row>
     <row r="592" spans="1:5">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592" t="s">
-        <v>974</v>
+        <v>914</v>
       </c>
       <c r="C592" t="s">
-        <v>975</v>
+        <v>915</v>
       </c>
       <c r="D592" t="s">
-        <v>7</v>
+        <v>720</v>
       </c>
       <c r="E592" t="s">
-        <v>976</v>
+        <v>973</v>
       </c>
     </row>
     <row r="593" spans="1:5">
       <c r="A593">
         <v>592</v>
       </c>
       <c r="B593" t="s">
-        <v>977</v>
+        <v>914</v>
       </c>
       <c r="C593" t="s">
-        <v>978</v>
+        <v>915</v>
       </c>
       <c r="D593" t="s">
-        <v>7</v>
+        <v>375</v>
       </c>
       <c r="E593" t="s">
-        <v>979</v>
+        <v>974</v>
       </c>
     </row>
     <row r="594" spans="1:5">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594" t="s">
-        <v>816</v>
+        <v>914</v>
       </c>
       <c r="C594" t="s">
-        <v>817</v>
+        <v>915</v>
       </c>
       <c r="D594" t="s">
         <v>7</v>
       </c>
       <c r="E594" t="s">
-        <v>980</v>
+        <v>975</v>
       </c>
     </row>
     <row r="595" spans="1:5">
       <c r="A595">
         <v>594</v>
       </c>
       <c r="B595" t="s">
-        <v>943</v>
+        <v>976</v>
       </c>
       <c r="C595" t="s">
-        <v>944</v>
+        <v>977</v>
       </c>
       <c r="D595" t="s">
-        <v>7</v>
+        <v>978</v>
       </c>
       <c r="E595" t="s">
-        <v>981</v>
+        <v>979</v>
       </c>
     </row>
     <row r="596" spans="1:5">
       <c r="A596">
         <v>595</v>
       </c>
       <c r="B596" t="s">
-        <v>982</v>
+        <v>348</v>
       </c>
       <c r="C596" t="s">
-        <v>983</v>
+        <v>349</v>
       </c>
       <c r="D596" t="s">
-        <v>698</v>
+        <v>669</v>
       </c>
       <c r="E596" t="s">
-        <v>984</v>
+        <v>980</v>
       </c>
     </row>
     <row r="597" spans="1:5">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597" t="s">
-        <v>985</v>
+        <v>357</v>
       </c>
       <c r="C597" t="s">
-        <v>986</v>
+        <v>358</v>
       </c>
       <c r="D597" t="s">
-        <v>375</v>
+        <v>669</v>
       </c>
       <c r="E597" t="s">
-        <v>987</v>
+        <v>981</v>
       </c>
     </row>
     <row r="598" spans="1:5">
       <c r="A598">
         <v>597</v>
       </c>
       <c r="B598" t="s">
-        <v>988</v>
+        <v>365</v>
       </c>
       <c r="C598" t="s">
-        <v>989</v>
+        <v>366</v>
       </c>
       <c r="D598" t="s">
-        <v>375</v>
+        <v>669</v>
       </c>
       <c r="E598" t="s">
-        <v>990</v>
+        <v>982</v>
       </c>
     </row>
     <row r="599" spans="1:5">
       <c r="A599">
         <v>598</v>
       </c>
       <c r="B599" t="s">
-        <v>988</v>
+        <v>377</v>
       </c>
       <c r="C599" t="s">
-        <v>989</v>
+        <v>378</v>
       </c>
       <c r="D599" t="s">
-        <v>703</v>
+        <v>669</v>
       </c>
       <c r="E599" t="s">
-        <v>991</v>
+        <v>983</v>
       </c>
     </row>
     <row r="600" spans="1:5">
       <c r="A600">
         <v>599</v>
       </c>
       <c r="B600" t="s">
-        <v>924</v>
+        <v>382</v>
       </c>
       <c r="C600" t="s">
-        <v>925</v>
+        <v>383</v>
       </c>
       <c r="D600" t="s">
-        <v>703</v>
+        <v>669</v>
       </c>
       <c r="E600" t="s">
-        <v>992</v>
+        <v>984</v>
       </c>
     </row>
     <row r="601" spans="1:5">
       <c r="A601">
         <v>600</v>
       </c>
       <c r="B601" t="s">
-        <v>924</v>
+        <v>387</v>
       </c>
       <c r="C601" t="s">
-        <v>925</v>
+        <v>388</v>
       </c>
       <c r="D601" t="s">
-        <v>375</v>
+        <v>669</v>
       </c>
       <c r="E601" t="s">
-        <v>993</v>
+        <v>985</v>
       </c>
     </row>
     <row r="602" spans="1:5">
       <c r="A602">
         <v>601</v>
       </c>
       <c r="B602" t="s">
-        <v>924</v>
+        <v>392</v>
       </c>
       <c r="C602" t="s">
-        <v>925</v>
+        <v>393</v>
       </c>
       <c r="D602" t="s">
-        <v>7</v>
+        <v>669</v>
       </c>
       <c r="E602" t="s">
-        <v>994</v>
+        <v>986</v>
       </c>
     </row>
     <row r="603" spans="1:5">
       <c r="A603">
         <v>602</v>
       </c>
       <c r="B603" t="s">
-        <v>995</v>
+        <v>400</v>
       </c>
       <c r="C603" t="s">
-        <v>996</v>
+        <v>401</v>
       </c>
       <c r="D603" t="s">
-        <v>997</v>
+        <v>669</v>
       </c>
       <c r="E603" t="s">
-        <v>998</v>
+        <v>987</v>
       </c>
     </row>
     <row r="604" spans="1:5">
       <c r="A604">
         <v>603</v>
       </c>
       <c r="B604" t="s">
-        <v>348</v>
+        <v>407</v>
       </c>
       <c r="C604" t="s">
-        <v>349</v>
+        <v>408</v>
       </c>
       <c r="D604" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E604" t="s">
-        <v>999</v>
+        <v>988</v>
       </c>
     </row>
     <row r="605" spans="1:5">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605" t="s">
-        <v>357</v>
+        <v>413</v>
       </c>
       <c r="C605" t="s">
-        <v>358</v>
+        <v>414</v>
       </c>
       <c r="D605" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E605" t="s">
-        <v>1000</v>
+        <v>989</v>
       </c>
     </row>
     <row r="606" spans="1:5">
       <c r="A606">
         <v>605</v>
       </c>
       <c r="B606" t="s">
-        <v>365</v>
+        <v>424</v>
       </c>
       <c r="C606" t="s">
-        <v>366</v>
+        <v>425</v>
       </c>
       <c r="D606" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E606" t="s">
-        <v>1001</v>
+        <v>990</v>
       </c>
     </row>
     <row r="607" spans="1:5">
       <c r="A607">
         <v>606</v>
       </c>
       <c r="B607" t="s">
-        <v>377</v>
+        <v>966</v>
       </c>
       <c r="C607" t="s">
-        <v>378</v>
+        <v>967</v>
       </c>
       <c r="D607" t="s">
-        <v>671</v>
+        <v>720</v>
       </c>
       <c r="E607" t="s">
-        <v>1002</v>
+        <v>991</v>
       </c>
     </row>
     <row r="608" spans="1:5">
       <c r="A608">
         <v>607</v>
       </c>
       <c r="B608" t="s">
-        <v>382</v>
+        <v>992</v>
       </c>
       <c r="C608" t="s">
-        <v>383</v>
+        <v>993</v>
       </c>
       <c r="D608" t="s">
-        <v>671</v>
+        <v>720</v>
       </c>
       <c r="E608" t="s">
-        <v>1003</v>
+        <v>994</v>
       </c>
     </row>
     <row r="609" spans="1:5">
       <c r="A609">
         <v>608</v>
       </c>
       <c r="B609" t="s">
-        <v>387</v>
+        <v>995</v>
       </c>
       <c r="C609" t="s">
-        <v>388</v>
+        <v>996</v>
       </c>
       <c r="D609" t="s">
-        <v>671</v>
+        <v>720</v>
       </c>
       <c r="E609" t="s">
-        <v>1004</v>
+        <v>997</v>
       </c>
     </row>
     <row r="610" spans="1:5">
       <c r="A610">
         <v>609</v>
       </c>
       <c r="B610" t="s">
-        <v>392</v>
+        <v>998</v>
       </c>
       <c r="C610" t="s">
-        <v>393</v>
+        <v>999</v>
       </c>
       <c r="D610" t="s">
-        <v>671</v>
+        <v>7</v>
       </c>
       <c r="E610" t="s">
-        <v>1005</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="611" spans="1:5">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611" t="s">
-        <v>400</v>
+        <v>1001</v>
       </c>
       <c r="C611" t="s">
-        <v>401</v>
+        <v>1002</v>
       </c>
       <c r="D611" t="s">
-        <v>671</v>
+        <v>720</v>
       </c>
       <c r="E611" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="612" spans="1:5">
       <c r="A612">
         <v>611</v>
       </c>
       <c r="B612" t="s">
-        <v>409</v>
+        <v>1004</v>
       </c>
       <c r="C612" t="s">
-        <v>410</v>
+        <v>1005</v>
       </c>
       <c r="D612" t="s">
-        <v>671</v>
+        <v>720</v>
       </c>
       <c r="E612" t="s">
-        <v>1007</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="613" spans="1:5">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613" t="s">
-        <v>415</v>
+        <v>944</v>
       </c>
       <c r="C613" t="s">
-        <v>416</v>
+        <v>945</v>
       </c>
       <c r="D613" t="s">
-        <v>671</v>
+        <v>720</v>
       </c>
       <c r="E613" t="s">
-        <v>1008</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="614" spans="1:5">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614" t="s">
-        <v>426</v>
+        <v>944</v>
       </c>
       <c r="C614" t="s">
-        <v>427</v>
+        <v>945</v>
       </c>
       <c r="D614" t="s">
-        <v>671</v>
+        <v>720</v>
       </c>
       <c r="E614" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="615" spans="1:5">
       <c r="A615">
         <v>614</v>
       </c>
       <c r="B615" t="s">
-        <v>985</v>
+        <v>976</v>
       </c>
       <c r="C615" t="s">
-        <v>986</v>
+        <v>977</v>
       </c>
       <c r="D615" t="s">
-        <v>703</v>
+        <v>7</v>
       </c>
       <c r="E615" t="s">
-        <v>1010</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="616" spans="1:5">
       <c r="A616">
         <v>615</v>
       </c>
       <c r="B616" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C616" t="s">
         <v>1011</v>
       </c>
-      <c r="C616" t="s">
+      <c r="D616" t="s">
+        <v>720</v>
+      </c>
+      <c r="E616" t="s">
         <v>1012</v>
-      </c>
-[...4 lines deleted...]
-        <v>1013</v>
       </c>
     </row>
     <row r="617" spans="1:5">
       <c r="A617">
         <v>616</v>
       </c>
       <c r="B617" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C617" t="s">
         <v>1014</v>
       </c>
-      <c r="C617" t="s">
+      <c r="D617" t="s">
+        <v>720</v>
+      </c>
+      <c r="E617" t="s">
         <v>1015</v>
-      </c>
-[...4 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="618" spans="1:5">
       <c r="A618">
         <v>617</v>
       </c>
       <c r="B618" t="s">
-        <v>1017</v>
+        <v>976</v>
       </c>
       <c r="C618" t="s">
-        <v>1018</v>
+        <v>977</v>
       </c>
       <c r="D618" t="s">
-        <v>7</v>
+        <v>720</v>
       </c>
       <c r="E618" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="619" spans="1:5">
       <c r="A619">
         <v>618</v>
       </c>
       <c r="B619" t="s">
-        <v>1020</v>
+        <v>809</v>
       </c>
       <c r="C619" t="s">
-        <v>1021</v>
+        <v>810</v>
       </c>
       <c r="D619" t="s">
-        <v>703</v>
+        <v>720</v>
       </c>
       <c r="E619" t="s">
-        <v>1022</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="620" spans="1:5">
       <c r="A620">
         <v>619</v>
       </c>
       <c r="B620" t="s">
-        <v>1023</v>
+        <v>939</v>
       </c>
       <c r="C620" t="s">
-        <v>1024</v>
+        <v>940</v>
       </c>
       <c r="D620" t="s">
-        <v>703</v>
+        <v>720</v>
       </c>
       <c r="E620" t="s">
-        <v>1025</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="621" spans="1:5">
       <c r="A621">
         <v>620</v>
       </c>
       <c r="B621" t="s">
-        <v>960</v>
+        <v>778</v>
       </c>
       <c r="C621" t="s">
-        <v>961</v>
+        <v>779</v>
       </c>
       <c r="D621" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="E621" t="s">
-        <v>1026</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="622" spans="1:5">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622" t="s">
-        <v>960</v>
+        <v>966</v>
       </c>
       <c r="C622" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="D622" t="s">
-        <v>703</v>
+        <v>7</v>
       </c>
       <c r="E622" t="s">
-        <v>1027</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="623" spans="1:5">
       <c r="A623">
         <v>622</v>
       </c>
       <c r="B623" t="s">
-        <v>995</v>
+        <v>944</v>
       </c>
       <c r="C623" t="s">
-        <v>996</v>
+        <v>945</v>
       </c>
       <c r="D623" t="s">
         <v>7</v>
       </c>
       <c r="E623" t="s">
-        <v>1028</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="624" spans="1:5">
       <c r="A624">
         <v>623</v>
       </c>
       <c r="B624" t="s">
-        <v>1029</v>
+        <v>1022</v>
       </c>
       <c r="C624" t="s">
-        <v>1030</v>
+        <v>1023</v>
       </c>
       <c r="D624" t="s">
-        <v>703</v>
+        <v>7</v>
       </c>
       <c r="E624" t="s">
-        <v>1031</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="625" spans="1:5">
       <c r="A625">
         <v>624</v>
       </c>
       <c r="B625" t="s">
-        <v>1032</v>
+        <v>998</v>
       </c>
       <c r="C625" t="s">
-        <v>1033</v>
+        <v>999</v>
       </c>
       <c r="D625" t="s">
-        <v>703</v>
+        <v>978</v>
       </c>
       <c r="E625" t="s">
-        <v>1034</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="626" spans="1:5">
       <c r="A626">
         <v>625</v>
       </c>
       <c r="B626" t="s">
-        <v>995</v>
+        <v>955</v>
       </c>
       <c r="C626" t="s">
-        <v>996</v>
+        <v>956</v>
       </c>
       <c r="D626" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="E626" t="s">
-        <v>1035</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="627" spans="1:5">
       <c r="A627">
         <v>626</v>
       </c>
       <c r="B627" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="C627" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
       <c r="D627" t="s">
-        <v>703</v>
+        <v>696</v>
       </c>
       <c r="E627" t="s">
-        <v>1036</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="628" spans="1:5">
       <c r="A628">
         <v>627</v>
       </c>
       <c r="B628" t="s">
-        <v>952</v>
+        <v>1022</v>
       </c>
       <c r="C628" t="s">
-        <v>953</v>
+        <v>1023</v>
       </c>
       <c r="D628" t="s">
-        <v>703</v>
+        <v>720</v>
       </c>
       <c r="E628" t="s">
-        <v>1037</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="629" spans="1:5">
       <c r="A629">
         <v>628</v>
       </c>
       <c r="B629" t="s">
-        <v>785</v>
+        <v>939</v>
       </c>
       <c r="C629" t="s">
-        <v>786</v>
+        <v>940</v>
       </c>
       <c r="D629" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E629" t="s">
-        <v>1038</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="630" spans="1:5">
       <c r="A630">
         <v>629</v>
       </c>
       <c r="B630" t="s">
-        <v>985</v>
+        <v>958</v>
       </c>
       <c r="C630" t="s">
-        <v>986</v>
+        <v>959</v>
       </c>
       <c r="D630" t="s">
-        <v>7</v>
+        <v>696</v>
       </c>
       <c r="E630" t="s">
-        <v>1039</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="631" spans="1:5">
       <c r="A631">
         <v>630</v>
       </c>
       <c r="B631" t="s">
-        <v>960</v>
+        <v>933</v>
       </c>
       <c r="C631" t="s">
-        <v>961</v>
+        <v>934</v>
       </c>
       <c r="D631" t="s">
-        <v>7</v>
+        <v>696</v>
       </c>
       <c r="E631" t="s">
-        <v>1040</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="632" spans="1:5">
       <c r="A632">
         <v>631</v>
       </c>
       <c r="B632" t="s">
-        <v>1041</v>
+        <v>1032</v>
       </c>
       <c r="C632" t="s">
-        <v>1042</v>
+        <v>1033</v>
       </c>
       <c r="D632" t="s">
-        <v>7</v>
+        <v>696</v>
       </c>
       <c r="E632" t="s">
-        <v>1043</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="633" spans="1:5">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633" t="s">
-        <v>1017</v>
+        <v>16</v>
       </c>
       <c r="C633" t="s">
-        <v>1018</v>
+        <v>17</v>
       </c>
       <c r="D633" t="s">
-        <v>997</v>
+        <v>669</v>
       </c>
       <c r="E633" t="s">
-        <v>1044</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="634" spans="1:5">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634" t="s">
-        <v>974</v>
+        <v>437</v>
       </c>
       <c r="C634" t="s">
-        <v>975</v>
+        <v>438</v>
       </c>
       <c r="D634" t="s">
-        <v>698</v>
+        <v>669</v>
       </c>
       <c r="E634" t="s">
-        <v>1045</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="635" spans="1:5">
       <c r="A635">
         <v>634</v>
       </c>
       <c r="B635" t="s">
-        <v>816</v>
+        <v>444</v>
       </c>
       <c r="C635" t="s">
-        <v>817</v>
+        <v>445</v>
       </c>
       <c r="D635" t="s">
-        <v>698</v>
+        <v>669</v>
       </c>
       <c r="E635" t="s">
-        <v>1046</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="636" spans="1:5">
       <c r="A636">
         <v>635</v>
       </c>
       <c r="B636" t="s">
-        <v>1041</v>
+        <v>451</v>
       </c>
       <c r="C636" t="s">
-        <v>1042</v>
+        <v>452</v>
       </c>
       <c r="D636" t="s">
-        <v>703</v>
+        <v>669</v>
       </c>
       <c r="E636" t="s">
-        <v>1047</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="637" spans="1:5">
       <c r="A637">
         <v>636</v>
       </c>
       <c r="B637" t="s">
-        <v>952</v>
+        <v>457</v>
       </c>
       <c r="C637" t="s">
-        <v>953</v>
+        <v>458</v>
       </c>
       <c r="D637" t="s">
-        <v>698</v>
+        <v>669</v>
       </c>
       <c r="E637" t="s">
-        <v>1048</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="638" spans="1:5">
       <c r="A638">
         <v>637</v>
       </c>
       <c r="B638" t="s">
-        <v>977</v>
+        <v>467</v>
       </c>
       <c r="C638" t="s">
-        <v>978</v>
+        <v>469</v>
       </c>
       <c r="D638" t="s">
-        <v>698</v>
+        <v>669</v>
       </c>
       <c r="E638" t="s">
-        <v>1049</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="639" spans="1:5">
       <c r="A639">
         <v>638</v>
       </c>
       <c r="B639" t="s">
-        <v>943</v>
+        <v>473</v>
       </c>
       <c r="C639" t="s">
-        <v>944</v>
+        <v>474</v>
       </c>
       <c r="D639" t="s">
-        <v>698</v>
+        <v>669</v>
       </c>
       <c r="E639" t="s">
-        <v>1050</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="640" spans="1:5">
       <c r="A640">
         <v>639</v>
       </c>
       <c r="B640" t="s">
-        <v>1051</v>
+        <v>478</v>
       </c>
       <c r="C640" t="s">
-        <v>1052</v>
+        <v>479</v>
       </c>
       <c r="D640" t="s">
-        <v>698</v>
+        <v>669</v>
       </c>
       <c r="E640" t="s">
-        <v>1053</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="641" spans="1:5">
       <c r="A641">
         <v>640</v>
       </c>
       <c r="B641" t="s">
-        <v>16</v>
+        <v>491</v>
       </c>
       <c r="C641" t="s">
-        <v>17</v>
+        <v>492</v>
       </c>
       <c r="D641" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E641" t="s">
-        <v>1054</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="642" spans="1:5">
       <c r="A642">
         <v>641</v>
       </c>
       <c r="B642" t="s">
-        <v>439</v>
+        <v>499</v>
       </c>
       <c r="C642" t="s">
-        <v>440</v>
+        <v>500</v>
       </c>
       <c r="D642" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E642" t="s">
-        <v>1055</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="643" spans="1:5">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643" t="s">
-        <v>446</v>
+        <v>504</v>
       </c>
       <c r="C643" t="s">
-        <v>447</v>
+        <v>505</v>
       </c>
       <c r="D643" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E643" t="s">
-        <v>1056</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="644" spans="1:5">
       <c r="A644">
         <v>643</v>
       </c>
       <c r="B644" t="s">
-        <v>453</v>
+        <v>516</v>
       </c>
       <c r="C644" t="s">
-        <v>454</v>
+        <v>517</v>
       </c>
       <c r="D644" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E644" t="s">
-        <v>1057</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="645" spans="1:5">
       <c r="A645">
         <v>644</v>
       </c>
       <c r="B645" t="s">
-        <v>459</v>
+        <v>523</v>
       </c>
       <c r="C645" t="s">
-        <v>460</v>
+        <v>524</v>
       </c>
       <c r="D645" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E645" t="s">
-        <v>1058</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="646" spans="1:5">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646" t="s">
-        <v>469</v>
+        <v>538</v>
       </c>
       <c r="C646" t="s">
-        <v>471</v>
+        <v>539</v>
       </c>
       <c r="D646" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E646" t="s">
-        <v>1059</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="647" spans="1:5">
       <c r="A647">
         <v>646</v>
       </c>
       <c r="B647" t="s">
-        <v>475</v>
+        <v>581</v>
       </c>
       <c r="C647" t="s">
-        <v>476</v>
+        <v>582</v>
       </c>
       <c r="D647" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E647" t="s">
-        <v>1060</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="648" spans="1:5">
       <c r="A648">
         <v>647</v>
       </c>
       <c r="B648" t="s">
-        <v>480</v>
+        <v>589</v>
       </c>
       <c r="C648" t="s">
-        <v>481</v>
+        <v>587</v>
       </c>
       <c r="D648" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E648" t="s">
-        <v>1061</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="649" spans="1:5">
       <c r="A649">
         <v>648</v>
       </c>
       <c r="B649" t="s">
-        <v>493</v>
+        <v>594</v>
       </c>
       <c r="C649" t="s">
-        <v>494</v>
+        <v>595</v>
       </c>
       <c r="D649" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E649" t="s">
-        <v>1062</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="650" spans="1:5">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650" t="s">
-        <v>501</v>
+        <v>603</v>
       </c>
       <c r="C650" t="s">
-        <v>502</v>
+        <v>604</v>
       </c>
       <c r="D650" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E650" t="s">
-        <v>1063</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="651" spans="1:5">
       <c r="A651">
         <v>650</v>
       </c>
       <c r="B651" t="s">
-        <v>506</v>
+        <v>609</v>
       </c>
       <c r="C651" t="s">
-        <v>507</v>
+        <v>610</v>
       </c>
       <c r="D651" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E651" t="s">
-        <v>1064</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="652" spans="1:5">
       <c r="A652">
         <v>651</v>
       </c>
       <c r="B652" t="s">
-        <v>518</v>
+        <v>616</v>
       </c>
       <c r="C652" t="s">
-        <v>519</v>
+        <v>617</v>
       </c>
       <c r="D652" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E652" t="s">
-        <v>1065</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="653" spans="1:5">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653" t="s">
-        <v>525</v>
+        <v>622</v>
       </c>
       <c r="C653" t="s">
-        <v>526</v>
+        <v>623</v>
       </c>
       <c r="D653" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E653" t="s">
-        <v>1066</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="654" spans="1:5">
       <c r="A654">
         <v>653</v>
       </c>
       <c r="B654" t="s">
-        <v>540</v>
+        <v>629</v>
       </c>
       <c r="C654" t="s">
-        <v>541</v>
+        <v>630</v>
       </c>
       <c r="D654" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E654" t="s">
-        <v>1067</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="655" spans="1:5">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655" t="s">
-        <v>583</v>
+        <v>647</v>
       </c>
       <c r="C655" t="s">
-        <v>584</v>
+        <v>648</v>
       </c>
       <c r="D655" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E655" t="s">
-        <v>1068</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="656" spans="1:5">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656" t="s">
-        <v>591</v>
+        <v>653</v>
       </c>
       <c r="C656" t="s">
-        <v>589</v>
+        <v>654</v>
       </c>
       <c r="D656" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E656" t="s">
-        <v>1069</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="657" spans="1:5">
       <c r="A657">
         <v>656</v>
       </c>
       <c r="B657" t="s">
-        <v>596</v>
+        <v>659</v>
       </c>
       <c r="C657" t="s">
-        <v>597</v>
+        <v>660</v>
       </c>
       <c r="D657" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E657" t="s">
-        <v>1070</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="658" spans="1:5">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658" t="s">
-        <v>605</v>
+        <v>674</v>
       </c>
       <c r="C658" t="s">
-        <v>606</v>
+        <v>675</v>
       </c>
       <c r="D658" t="s">
-        <v>671</v>
+        <v>7</v>
       </c>
       <c r="E658" t="s">
-        <v>1071</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="659" spans="1:5">
       <c r="A659">
         <v>658</v>
       </c>
       <c r="B659" t="s">
-        <v>611</v>
+        <v>20</v>
       </c>
       <c r="C659" t="s">
-        <v>612</v>
+        <v>21</v>
       </c>
       <c r="D659" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E659" t="s">
-        <v>1072</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="660" spans="1:5">
       <c r="A660">
         <v>659</v>
       </c>
       <c r="B660" t="s">
-        <v>618</v>
+        <v>302</v>
       </c>
       <c r="C660" t="s">
-        <v>619</v>
+        <v>303</v>
       </c>
       <c r="D660" t="s">
-        <v>671</v>
+        <v>722</v>
       </c>
       <c r="E660" t="s">
-        <v>1073</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="661" spans="1:5">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661" t="s">
-        <v>624</v>
+        <v>671</v>
       </c>
       <c r="C661" t="s">
-        <v>625</v>
+        <v>675</v>
       </c>
       <c r="D661" t="s">
-        <v>671</v>
+        <v>18</v>
       </c>
       <c r="E661" t="s">
-        <v>1074</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="662" spans="1:5">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662" t="s">
-        <v>631</v>
+        <v>665</v>
       </c>
       <c r="C662" t="s">
-        <v>632</v>
+        <v>666</v>
       </c>
       <c r="D662" t="s">
-        <v>671</v>
+        <v>267</v>
       </c>
       <c r="E662" t="s">
-        <v>1075</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="663" spans="1:5">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663" t="s">
-        <v>649</v>
+        <v>896</v>
       </c>
       <c r="C663" t="s">
-        <v>650</v>
+        <v>897</v>
       </c>
       <c r="D663" t="s">
-        <v>671</v>
+        <v>7</v>
       </c>
       <c r="E663" t="s">
-        <v>1076</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="664" spans="1:5">
       <c r="A664">
         <v>663</v>
       </c>
       <c r="B664" t="s">
-        <v>655</v>
+        <v>889</v>
       </c>
       <c r="C664" t="s">
-        <v>656</v>
+        <v>890</v>
       </c>
       <c r="D664" t="s">
-        <v>671</v>
+        <v>7</v>
       </c>
       <c r="E664" t="s">
-        <v>1077</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="665" spans="1:5">
       <c r="A665">
         <v>664</v>
       </c>
       <c r="B665" t="s">
-        <v>661</v>
+        <v>1032</v>
       </c>
       <c r="C665" t="s">
-        <v>662</v>
+        <v>1033</v>
       </c>
       <c r="D665" t="s">
-        <v>671</v>
+        <v>7</v>
       </c>
       <c r="E665" t="s">
-        <v>1078</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="666" spans="1:5">
       <c r="A666">
         <v>665</v>
       </c>
       <c r="B666" t="s">
-        <v>676</v>
+        <v>1068</v>
       </c>
       <c r="C666" t="s">
-        <v>677</v>
+        <v>1069</v>
       </c>
       <c r="D666" t="s">
         <v>7</v>
       </c>
       <c r="E666" t="s">
-        <v>1079</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="667" spans="1:5">
       <c r="A667">
         <v>666</v>
       </c>
       <c r="B667" t="s">
-        <v>20</v>
+        <v>893</v>
       </c>
       <c r="C667" t="s">
-        <v>21</v>
+        <v>894</v>
       </c>
       <c r="D667" t="s">
-        <v>671</v>
+        <v>7</v>
       </c>
       <c r="E667" t="s">
-        <v>1080</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="668" spans="1:5">
       <c r="A668">
         <v>667</v>
       </c>
       <c r="B668" t="s">
-        <v>302</v>
+        <v>860</v>
       </c>
       <c r="C668" t="s">
-        <v>303</v>
+        <v>861</v>
       </c>
       <c r="D668" t="s">
-        <v>729</v>
+        <v>669</v>
       </c>
       <c r="E668" t="s">
-        <v>1081</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="669" spans="1:5">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669" t="s">
-        <v>673</v>
+        <v>679</v>
       </c>
       <c r="C669" t="s">
-        <v>677</v>
+        <v>680</v>
       </c>
       <c r="D669" t="s">
-        <v>18</v>
+        <v>669</v>
       </c>
       <c r="E669" t="s">
-        <v>1082</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="670" spans="1:5">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670" t="s">
-        <v>667</v>
+        <v>850</v>
       </c>
       <c r="C670" t="s">
-        <v>668</v>
+        <v>851</v>
       </c>
       <c r="D670" t="s">
-        <v>267</v>
+        <v>669</v>
       </c>
       <c r="E670" t="s">
-        <v>1083</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="671" spans="1:5">
       <c r="A671">
         <v>670</v>
       </c>
       <c r="B671" t="s">
-        <v>906</v>
+        <v>844</v>
       </c>
       <c r="C671" t="s">
-        <v>907</v>
+        <v>845</v>
       </c>
       <c r="D671" t="s">
-        <v>7</v>
+        <v>669</v>
       </c>
       <c r="E671" t="s">
-        <v>1084</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="672" spans="1:5">
       <c r="A672">
         <v>671</v>
       </c>
       <c r="B672" t="s">
-        <v>899</v>
+        <v>838</v>
       </c>
       <c r="C672" t="s">
-        <v>900</v>
+        <v>839</v>
       </c>
       <c r="D672" t="s">
-        <v>7</v>
+        <v>669</v>
       </c>
       <c r="E672" t="s">
-        <v>1085</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="673" spans="1:5">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673" t="s">
-        <v>1051</v>
+        <v>1077</v>
       </c>
       <c r="C673" t="s">
-        <v>1052</v>
+        <v>1078</v>
       </c>
       <c r="D673" t="s">
-        <v>7</v>
+        <v>61</v>
       </c>
       <c r="E673" t="s">
-        <v>1086</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="674" spans="1:5">
       <c r="A674">
         <v>673</v>
       </c>
       <c r="B674" t="s">
-        <v>1087</v>
+        <v>20</v>
       </c>
       <c r="C674" t="s">
-        <v>1088</v>
+        <v>21</v>
       </c>
       <c r="D674" t="s">
-        <v>7</v>
+        <v>18</v>
       </c>
       <c r="E674" t="s">
-        <v>1089</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="675" spans="1:5">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675" t="s">
-        <v>903</v>
+        <v>674</v>
       </c>
       <c r="C675" t="s">
-        <v>904</v>
+        <v>675</v>
       </c>
       <c r="D675" t="s">
-        <v>7</v>
+        <v>669</v>
       </c>
       <c r="E675" t="s">
-        <v>1090</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="676" spans="1:5">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676" t="s">
-        <v>870</v>
+        <v>1082</v>
       </c>
       <c r="C676" t="s">
-        <v>871</v>
+        <v>1083</v>
       </c>
       <c r="D676" t="s">
-        <v>671</v>
+        <v>61</v>
       </c>
       <c r="E676" t="s">
-        <v>1091</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="677" spans="1:5">
       <c r="A677">
         <v>676</v>
       </c>
       <c r="B677" t="s">
-        <v>681</v>
+        <v>717</v>
       </c>
       <c r="C677" t="s">
-        <v>682</v>
+        <v>718</v>
       </c>
       <c r="D677" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="E677" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="678" spans="1:5">
       <c r="A678">
         <v>677</v>
       </c>
       <c r="B678" t="s">
-        <v>860</v>
+        <v>714</v>
       </c>
       <c r="C678" t="s">
-        <v>861</v>
+        <v>715</v>
       </c>
       <c r="D678" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="E678" t="s">
-        <v>1093</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="679" spans="1:5">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679" t="s">
-        <v>854</v>
+        <v>714</v>
       </c>
       <c r="C679" t="s">
-        <v>855</v>
+        <v>715</v>
       </c>
       <c r="D679" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="E679" t="s">
-        <v>1094</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="680" spans="1:5">
       <c r="A680">
         <v>679</v>
       </c>
       <c r="B680" t="s">
-        <v>848</v>
+        <v>711</v>
       </c>
       <c r="C680" t="s">
-        <v>849</v>
+        <v>712</v>
       </c>
       <c r="D680" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="E680" t="s">
-        <v>1095</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="681" spans="1:5">
       <c r="A681">
         <v>680</v>
       </c>
       <c r="B681" t="s">
-        <v>1096</v>
+        <v>711</v>
       </c>
       <c r="C681" t="s">
-        <v>1097</v>
+        <v>712</v>
       </c>
       <c r="D681" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="E681" t="s">
-        <v>1098</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="682" spans="1:5">
       <c r="A682">
         <v>681</v>
       </c>
       <c r="B682" t="s">
-        <v>20</v>
+        <v>708</v>
       </c>
       <c r="C682" t="s">
-        <v>21</v>
+        <v>709</v>
       </c>
       <c r="D682" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E682" t="s">
-        <v>1099</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="683" spans="1:5">
       <c r="A683">
         <v>682</v>
       </c>
       <c r="B683" t="s">
-        <v>676</v>
+        <v>705</v>
       </c>
       <c r="C683" t="s">
-        <v>677</v>
+        <v>706</v>
       </c>
       <c r="D683" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="E683" t="s">
-        <v>1100</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="684" spans="1:5">
       <c r="A684">
         <v>683</v>
       </c>
       <c r="B684" t="s">
-        <v>1101</v>
+        <v>708</v>
       </c>
       <c r="C684" t="s">
-        <v>1102</v>
+        <v>709</v>
       </c>
       <c r="D684" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="E684" t="s">
-        <v>1103</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="685" spans="1:5">
       <c r="A685">
         <v>684</v>
       </c>
       <c r="B685" t="s">
-        <v>725</v>
+        <v>5</v>
       </c>
       <c r="C685" t="s">
-        <v>726</v>
+        <v>6</v>
       </c>
       <c r="D685" t="s">
         <v>11</v>
       </c>
       <c r="E685" t="s">
-        <v>1104</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="686" spans="1:5">
       <c r="A686">
         <v>685</v>
       </c>
       <c r="B686" t="s">
-        <v>722</v>
+        <v>702</v>
       </c>
       <c r="C686" t="s">
-        <v>723</v>
+        <v>703</v>
       </c>
       <c r="D686" t="s">
         <v>11</v>
       </c>
       <c r="E686" t="s">
-        <v>1105</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="687" spans="1:5">
       <c r="A687">
         <v>686</v>
       </c>
       <c r="B687" t="s">
-        <v>722</v>
+        <v>1089</v>
       </c>
       <c r="C687" t="s">
-        <v>723</v>
+        <v>1090</v>
       </c>
       <c r="D687" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E687" t="s">
-        <v>1104</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="688" spans="1:5">
       <c r="A688">
         <v>687</v>
       </c>
       <c r="B688" t="s">
-        <v>719</v>
+        <v>516</v>
       </c>
       <c r="C688" t="s">
-        <v>720</v>
+        <v>517</v>
       </c>
       <c r="D688" t="s">
-        <v>11</v>
+        <v>267</v>
       </c>
       <c r="E688" t="s">
-        <v>1105</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="689" spans="1:5">
       <c r="A689">
         <v>688</v>
       </c>
       <c r="B689" t="s">
-        <v>719</v>
+        <v>1093</v>
       </c>
       <c r="C689" t="s">
-        <v>720</v>
+        <v>1094</v>
       </c>
       <c r="D689" t="s">
-        <v>11</v>
+        <v>351</v>
       </c>
       <c r="E689" t="s">
-        <v>1104</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="690" spans="1:5">
       <c r="A690">
         <v>689</v>
       </c>
       <c r="B690" t="s">
-        <v>716</v>
+        <v>1096</v>
       </c>
       <c r="C690" t="s">
-        <v>717</v>
+        <v>1097</v>
       </c>
       <c r="D690" t="s">
-        <v>11</v>
+        <v>351</v>
       </c>
       <c r="E690" t="s">
-        <v>1105</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="691" spans="1:5">
       <c r="A691">
         <v>690</v>
       </c>
       <c r="B691" t="s">
-        <v>713</v>
+        <v>1099</v>
       </c>
       <c r="C691" t="s">
-        <v>714</v>
+        <v>1100</v>
       </c>
       <c r="D691" t="s">
-        <v>11</v>
+        <v>351</v>
       </c>
       <c r="E691" t="s">
-        <v>1105</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="692" spans="1:5">
       <c r="A692">
         <v>691</v>
       </c>
       <c r="B692" t="s">
-        <v>716</v>
+        <v>1102</v>
       </c>
       <c r="C692" t="s">
-        <v>717</v>
+        <v>1103</v>
       </c>
       <c r="D692" t="s">
-        <v>11</v>
+        <v>351</v>
       </c>
       <c r="E692" t="s">
         <v>1104</v>
       </c>
     </row>
     <row r="693" spans="1:5">
       <c r="A693">
         <v>692</v>
       </c>
       <c r="B693" t="s">
-        <v>5</v>
+        <v>1105</v>
       </c>
       <c r="C693" t="s">
-        <v>6</v>
+        <v>1106</v>
       </c>
       <c r="D693" t="s">
-        <v>11</v>
+        <v>351</v>
       </c>
       <c r="E693" t="s">
-        <v>1106</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="694" spans="1:5">
       <c r="A694">
         <v>693</v>
       </c>
       <c r="B694" t="s">
-        <v>710</v>
+        <v>1108</v>
       </c>
       <c r="C694" t="s">
-        <v>711</v>
+        <v>1109</v>
       </c>
       <c r="D694" t="s">
-        <v>11</v>
+        <v>351</v>
       </c>
       <c r="E694" t="s">
-        <v>1107</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="695" spans="1:5">
       <c r="A695">
         <v>694</v>
       </c>
       <c r="B695" t="s">
-        <v>1108</v>
+        <v>1111</v>
       </c>
       <c r="C695" t="s">
-        <v>1109</v>
+        <v>1112</v>
       </c>
       <c r="D695" t="s">
-        <v>61</v>
+        <v>351</v>
       </c>
       <c r="E695" t="s">
-        <v>1110</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="696" spans="1:5">
       <c r="A696">
         <v>695</v>
       </c>
       <c r="B696" t="s">
-        <v>518</v>
+        <v>1114</v>
       </c>
       <c r="C696" t="s">
-        <v>519</v>
+        <v>1115</v>
       </c>
       <c r="D696" t="s">
-        <v>267</v>
+        <v>351</v>
       </c>
       <c r="E696" t="s">
-        <v>1111</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="697" spans="1:5">
       <c r="A697">
         <v>696</v>
       </c>
       <c r="B697" t="s">
-        <v>1112</v>
+        <v>1117</v>
       </c>
       <c r="C697" t="s">
-        <v>1113</v>
+        <v>1118</v>
       </c>
       <c r="D697" t="s">
         <v>351</v>
       </c>
       <c r="E697" t="s">
-        <v>1114</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="698" spans="1:5">
       <c r="A698">
         <v>697</v>
       </c>
       <c r="B698" t="s">
-        <v>1115</v>
+        <v>1120</v>
       </c>
       <c r="C698" t="s">
-        <v>1116</v>
+        <v>1121</v>
       </c>
       <c r="D698" t="s">
         <v>351</v>
       </c>
       <c r="E698" t="s">
-        <v>1117</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="699" spans="1:5">
       <c r="A699">
         <v>698</v>
       </c>
       <c r="B699" t="s">
-        <v>1118</v>
+        <v>1123</v>
       </c>
       <c r="C699" t="s">
-        <v>1119</v>
+        <v>1124</v>
       </c>
       <c r="D699" t="s">
         <v>351</v>
       </c>
       <c r="E699" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="700" spans="1:5">
       <c r="A700">
         <v>699</v>
       </c>
       <c r="B700" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="C700" t="s">
-        <v>1122</v>
+        <v>1127</v>
       </c>
       <c r="D700" t="s">
         <v>351</v>
       </c>
       <c r="E700" t="s">
-        <v>1123</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="701" spans="1:5">
       <c r="A701">
         <v>700</v>
       </c>
       <c r="B701" t="s">
-        <v>1124</v>
+        <v>1129</v>
       </c>
       <c r="C701" t="s">
-        <v>1125</v>
+        <v>1130</v>
       </c>
       <c r="D701" t="s">
         <v>351</v>
       </c>
       <c r="E701" t="s">
-        <v>1126</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="702" spans="1:5">
       <c r="A702">
         <v>701</v>
       </c>
       <c r="B702" t="s">
-        <v>1127</v>
+        <v>1132</v>
       </c>
       <c r="C702" t="s">
-        <v>1128</v>
+        <v>1133</v>
       </c>
       <c r="D702" t="s">
         <v>351</v>
       </c>
       <c r="E702" t="s">
-        <v>1129</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="703" spans="1:5">
       <c r="A703">
         <v>702</v>
       </c>
       <c r="B703" t="s">
-        <v>1130</v>
+        <v>1135</v>
       </c>
       <c r="C703" t="s">
-        <v>1131</v>
+        <v>1136</v>
       </c>
       <c r="D703" t="s">
         <v>351</v>
       </c>
       <c r="E703" t="s">
-        <v>1132</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="704" spans="1:5">
       <c r="A704">
         <v>703</v>
       </c>
       <c r="B704" t="s">
-        <v>1133</v>
+        <v>1138</v>
       </c>
       <c r="C704" t="s">
-        <v>1134</v>
+        <v>1139</v>
       </c>
       <c r="D704" t="s">
         <v>351</v>
       </c>
       <c r="E704" t="s">
-        <v>1135</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="705" spans="1:5">
       <c r="A705">
         <v>704</v>
       </c>
       <c r="B705" t="s">
-        <v>1136</v>
+        <v>1141</v>
       </c>
       <c r="C705" t="s">
-        <v>1137</v>
+        <v>1142</v>
       </c>
       <c r="D705" t="s">
         <v>351</v>
       </c>
       <c r="E705" t="s">
-        <v>1138</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="706" spans="1:5">
       <c r="A706">
         <v>705</v>
       </c>
       <c r="B706" t="s">
-        <v>1139</v>
+        <v>1144</v>
       </c>
       <c r="C706" t="s">
-        <v>1140</v>
+        <v>1145</v>
       </c>
       <c r="D706" t="s">
         <v>351</v>
       </c>
       <c r="E706" t="s">
-        <v>1141</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="707" spans="1:5">
       <c r="A707">
         <v>706</v>
       </c>
       <c r="B707" t="s">
-        <v>1142</v>
+        <v>1147</v>
       </c>
       <c r="C707" t="s">
-        <v>1143</v>
+        <v>1148</v>
       </c>
       <c r="D707" t="s">
         <v>351</v>
       </c>
       <c r="E707" t="s">
-        <v>1144</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="708" spans="1:5">
       <c r="A708">
         <v>707</v>
       </c>
       <c r="B708" t="s">
-        <v>1145</v>
+        <v>1150</v>
       </c>
       <c r="C708" t="s">
-        <v>1146</v>
+        <v>1151</v>
       </c>
       <c r="D708" t="s">
         <v>351</v>
       </c>
       <c r="E708" t="s">
-        <v>1147</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="709" spans="1:5">
       <c r="A709">
         <v>708</v>
       </c>
       <c r="B709" t="s">
-        <v>1148</v>
+        <v>1153</v>
       </c>
       <c r="C709" t="s">
-        <v>1149</v>
+        <v>1154</v>
       </c>
       <c r="D709" t="s">
         <v>351</v>
       </c>
       <c r="E709" t="s">
-        <v>1150</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="710" spans="1:5">
       <c r="A710">
         <v>709</v>
       </c>
       <c r="B710" t="s">
-        <v>1151</v>
+        <v>1156</v>
       </c>
       <c r="C710" t="s">
-        <v>1152</v>
+        <v>1157</v>
       </c>
       <c r="D710" t="s">
         <v>351</v>
       </c>
       <c r="E710" t="s">
-        <v>1153</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="711" spans="1:5">
       <c r="A711">
         <v>710</v>
       </c>
       <c r="B711" t="s">
-        <v>1154</v>
+        <v>1159</v>
       </c>
       <c r="C711" t="s">
-        <v>1155</v>
+        <v>1160</v>
       </c>
       <c r="D711" t="s">
         <v>351</v>
       </c>
       <c r="E711" t="s">
-        <v>1156</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="712" spans="1:5">
       <c r="A712">
         <v>711</v>
       </c>
       <c r="B712" t="s">
-        <v>1157</v>
+        <v>1162</v>
       </c>
       <c r="C712" t="s">
-        <v>1158</v>
+        <v>1163</v>
       </c>
       <c r="D712" t="s">
         <v>351</v>
       </c>
       <c r="E712" t="s">
-        <v>1159</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="713" spans="1:5">
       <c r="A713">
         <v>712</v>
       </c>
       <c r="B713" t="s">
-        <v>1160</v>
+        <v>1165</v>
       </c>
       <c r="C713" t="s">
-        <v>1161</v>
+        <v>1166</v>
       </c>
       <c r="D713" t="s">
         <v>351</v>
       </c>
       <c r="E713" t="s">
-        <v>1162</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="714" spans="1:5">
       <c r="A714">
         <v>713</v>
       </c>
       <c r="B714" t="s">
-        <v>1163</v>
+        <v>1168</v>
       </c>
       <c r="C714" t="s">
-        <v>1164</v>
+        <v>1169</v>
       </c>
       <c r="D714" t="s">
         <v>351</v>
       </c>
       <c r="E714" t="s">
-        <v>1165</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="715" spans="1:5">
       <c r="A715">
         <v>714</v>
       </c>
       <c r="B715" t="s">
-        <v>1166</v>
+        <v>1171</v>
       </c>
       <c r="C715" t="s">
-        <v>1167</v>
+        <v>1172</v>
       </c>
       <c r="D715" t="s">
         <v>351</v>
       </c>
       <c r="E715" t="s">
-        <v>1168</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="716" spans="1:5">
       <c r="A716">
         <v>715</v>
       </c>
       <c r="B716" t="s">
-        <v>1169</v>
+        <v>1174</v>
       </c>
       <c r="C716" t="s">
-        <v>1170</v>
+        <v>1175</v>
       </c>
       <c r="D716" t="s">
         <v>351</v>
       </c>
       <c r="E716" t="s">
-        <v>1171</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="717" spans="1:5">
       <c r="A717">
         <v>716</v>
       </c>
       <c r="B717" t="s">
-        <v>1172</v>
+        <v>1177</v>
       </c>
       <c r="C717" t="s">
-        <v>1173</v>
+        <v>1178</v>
       </c>
       <c r="D717" t="s">
         <v>351</v>
       </c>
       <c r="E717" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="718" spans="1:5">
       <c r="A718">
         <v>717</v>
       </c>
       <c r="B718" t="s">
-        <v>1175</v>
+        <v>1180</v>
       </c>
       <c r="C718" t="s">
-        <v>1176</v>
+        <v>1181</v>
       </c>
       <c r="D718" t="s">
         <v>351</v>
       </c>
       <c r="E718" t="s">
-        <v>1177</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="719" spans="1:5">
       <c r="A719">
         <v>718</v>
       </c>
       <c r="B719" t="s">
-        <v>1178</v>
+        <v>1183</v>
       </c>
       <c r="C719" t="s">
-        <v>1179</v>
+        <v>1184</v>
       </c>
       <c r="D719" t="s">
         <v>351</v>
       </c>
       <c r="E719" t="s">
-        <v>1180</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="720" spans="1:5">
       <c r="A720">
         <v>719</v>
       </c>
       <c r="B720" t="s">
-        <v>1181</v>
+        <v>1186</v>
       </c>
       <c r="C720" t="s">
-        <v>1182</v>
+        <v>1187</v>
       </c>
       <c r="D720" t="s">
         <v>351</v>
       </c>
       <c r="E720" t="s">
-        <v>1183</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="721" spans="1:5">
       <c r="A721">
         <v>720</v>
       </c>
       <c r="B721" t="s">
-        <v>1184</v>
+        <v>1189</v>
       </c>
       <c r="C721" t="s">
-        <v>1185</v>
+        <v>1190</v>
       </c>
       <c r="D721" t="s">
         <v>351</v>
       </c>
       <c r="E721" t="s">
-        <v>1186</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="722" spans="1:5">
       <c r="A722">
         <v>721</v>
       </c>
       <c r="B722" t="s">
-        <v>1187</v>
+        <v>1192</v>
       </c>
       <c r="C722" t="s">
-        <v>1188</v>
+        <v>1193</v>
       </c>
       <c r="D722" t="s">
         <v>351</v>
       </c>
       <c r="E722" t="s">
-        <v>1189</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="723" spans="1:5">
       <c r="A723">
         <v>722</v>
       </c>
       <c r="B723" t="s">
-        <v>1190</v>
+        <v>1195</v>
       </c>
       <c r="C723" t="s">
-        <v>1191</v>
+        <v>1196</v>
       </c>
       <c r="D723" t="s">
         <v>351</v>
       </c>
       <c r="E723" t="s">
-        <v>1192</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="724" spans="1:5">
       <c r="A724">
         <v>723</v>
       </c>
       <c r="B724" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
       <c r="C724" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
       <c r="D724" t="s">
         <v>351</v>
       </c>
       <c r="E724" t="s">
-        <v>1195</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="725" spans="1:5">
       <c r="A725">
         <v>724</v>
       </c>
       <c r="B725" t="s">
-        <v>1196</v>
+        <v>1199</v>
       </c>
       <c r="C725" t="s">
-        <v>1197</v>
+        <v>1200</v>
       </c>
       <c r="D725" t="s">
         <v>351</v>
       </c>
       <c r="E725" t="s">
-        <v>1198</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="726" spans="1:5">
       <c r="A726">
         <v>725</v>
       </c>
       <c r="B726" t="s">
         <v>1199</v>
       </c>
       <c r="C726" t="s">
         <v>1200</v>
       </c>
       <c r="D726" t="s">
         <v>351</v>
       </c>
       <c r="E726" t="s">
-        <v>1201</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="727" spans="1:5">
       <c r="A727">
         <v>726</v>
       </c>
       <c r="B727" t="s">
-        <v>1202</v>
+        <v>1203</v>
       </c>
       <c r="C727" t="s">
-        <v>1203</v>
+        <v>1204</v>
       </c>
       <c r="D727" t="s">
         <v>351</v>
       </c>
       <c r="E727" t="s">
-        <v>1204</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="728" spans="1:5">
       <c r="A728">
         <v>727</v>
       </c>
       <c r="B728" t="s">
-        <v>1205</v>
+        <v>1203</v>
       </c>
       <c r="C728" t="s">
-        <v>1206</v>
+        <v>1204</v>
       </c>
       <c r="D728" t="s">
         <v>351</v>
       </c>
       <c r="E728" t="s">
-        <v>1207</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="729" spans="1:5">
       <c r="A729">
         <v>728</v>
       </c>
       <c r="B729" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C729" t="s">
         <v>1208</v>
-      </c>
-[...1 lines deleted...]
-        <v>1209</v>
       </c>
       <c r="D729" t="s">
         <v>351</v>
       </c>
       <c r="E729" t="s">
-        <v>1210</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="730" spans="1:5">
       <c r="A730">
         <v>729</v>
       </c>
       <c r="B730" t="s">
-        <v>1211</v>
+        <v>1207</v>
       </c>
       <c r="C730" t="s">
-        <v>1212</v>
+        <v>1208</v>
       </c>
       <c r="D730" t="s">
         <v>351</v>
       </c>
       <c r="E730" t="s">
-        <v>1213</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="731" spans="1:5">
       <c r="A731">
         <v>730</v>
       </c>
       <c r="B731" t="s">
-        <v>1214</v>
+        <v>1211</v>
       </c>
       <c r="C731" t="s">
-        <v>1215</v>
+        <v>1212</v>
       </c>
       <c r="D731" t="s">
         <v>351</v>
       </c>
       <c r="E731" t="s">
-        <v>1216</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="732" spans="1:5">
       <c r="A732">
         <v>731</v>
       </c>
       <c r="B732" t="s">
-        <v>1214</v>
+        <v>1211</v>
       </c>
       <c r="C732" t="s">
-        <v>1215</v>
+        <v>1212</v>
       </c>
       <c r="D732" t="s">
         <v>351</v>
       </c>
       <c r="E732" t="s">
-        <v>1217</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="733" spans="1:5">
       <c r="A733">
         <v>732</v>
       </c>
       <c r="B733" t="s">
-        <v>1218</v>
+        <v>1215</v>
       </c>
       <c r="C733" t="s">
-        <v>1219</v>
+        <v>1216</v>
       </c>
       <c r="D733" t="s">
         <v>351</v>
       </c>
       <c r="E733" t="s">
-        <v>1220</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="734" spans="1:5">
       <c r="A734">
         <v>733</v>
       </c>
       <c r="B734" t="s">
-        <v>1218</v>
+        <v>1215</v>
       </c>
       <c r="C734" t="s">
-        <v>1219</v>
+        <v>1216</v>
       </c>
       <c r="D734" t="s">
         <v>351</v>
       </c>
       <c r="E734" t="s">
-        <v>1221</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="735" spans="1:5">
       <c r="A735">
         <v>734</v>
       </c>
       <c r="B735" t="s">
-        <v>1222</v>
+        <v>1219</v>
       </c>
       <c r="C735" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
       <c r="D735" t="s">
         <v>351</v>
       </c>
       <c r="E735" t="s">
-        <v>1224</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="736" spans="1:5">
       <c r="A736">
         <v>735</v>
       </c>
       <c r="B736" t="s">
-        <v>1222</v>
+        <v>1219</v>
       </c>
       <c r="C736" t="s">
-        <v>1223</v>
+        <v>1220</v>
       </c>
       <c r="D736" t="s">
         <v>351</v>
       </c>
       <c r="E736" t="s">
-        <v>1225</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="737" spans="1:5">
       <c r="A737">
         <v>736</v>
       </c>
       <c r="B737" t="s">
-        <v>1226</v>
+        <v>671</v>
       </c>
       <c r="C737" t="s">
-        <v>1227</v>
+        <v>672</v>
       </c>
       <c r="D737" t="s">
         <v>351</v>
       </c>
       <c r="E737" t="s">
-        <v>1228</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="738" spans="1:5">
       <c r="A738">
         <v>737</v>
       </c>
       <c r="B738" t="s">
-        <v>1226</v>
+        <v>538</v>
       </c>
       <c r="C738" t="s">
-        <v>1227</v>
+        <v>539</v>
       </c>
       <c r="D738" t="s">
         <v>351</v>
       </c>
       <c r="E738" t="s">
-        <v>1229</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="739" spans="1:5">
       <c r="A739">
         <v>738</v>
       </c>
       <c r="B739" t="s">
-        <v>1230</v>
+        <v>1225</v>
       </c>
       <c r="C739" t="s">
-        <v>1231</v>
+        <v>1226</v>
       </c>
       <c r="D739" t="s">
         <v>351</v>
       </c>
       <c r="E739" t="s">
-        <v>1232</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="740" spans="1:5">
       <c r="A740">
         <v>739</v>
       </c>
       <c r="B740" t="s">
-        <v>1230</v>
+        <v>1228</v>
       </c>
       <c r="C740" t="s">
-        <v>1231</v>
+        <v>1229</v>
       </c>
       <c r="D740" t="s">
-        <v>351</v>
+        <v>61</v>
       </c>
       <c r="E740" t="s">
-        <v>1233</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="741" spans="1:5">
       <c r="A741">
         <v>740</v>
       </c>
       <c r="B741" t="s">
-        <v>1234</v>
+        <v>1225</v>
       </c>
       <c r="C741" t="s">
-        <v>1235</v>
+        <v>1226</v>
       </c>
       <c r="D741" t="s">
-        <v>351</v>
+        <v>22</v>
       </c>
       <c r="E741" t="s">
-        <v>1236</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="742" spans="1:5">
       <c r="A742">
         <v>741</v>
       </c>
       <c r="B742" t="s">
-        <v>1234</v>
+        <v>647</v>
       </c>
       <c r="C742" t="s">
-        <v>1235</v>
+        <v>648</v>
       </c>
       <c r="D742" t="s">
-        <v>351</v>
+        <v>269</v>
       </c>
       <c r="E742" t="s">
-        <v>1237</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="743" spans="1:5">
       <c r="A743">
         <v>742</v>
       </c>
       <c r="B743" t="s">
-        <v>1238</v>
+        <v>653</v>
       </c>
       <c r="C743" t="s">
-        <v>1239</v>
+        <v>654</v>
       </c>
       <c r="D743" t="s">
-        <v>351</v>
+        <v>269</v>
       </c>
       <c r="E743" t="s">
-        <v>1240</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="744" spans="1:5">
       <c r="A744">
         <v>743</v>
       </c>
       <c r="B744" t="s">
-        <v>1238</v>
+        <v>659</v>
       </c>
       <c r="C744" t="s">
-        <v>1239</v>
+        <v>660</v>
       </c>
       <c r="D744" t="s">
-        <v>351</v>
+        <v>269</v>
       </c>
       <c r="E744" t="s">
-        <v>1241</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="745" spans="1:5">
       <c r="A745">
         <v>744</v>
       </c>
       <c r="B745" t="s">
-        <v>673</v>
+        <v>69</v>
       </c>
       <c r="C745" t="s">
-        <v>674</v>
+        <v>70</v>
       </c>
       <c r="D745" t="s">
-        <v>351</v>
+        <v>40</v>
       </c>
       <c r="E745" t="s">
-        <v>1242</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="746" spans="1:5">
       <c r="A746">
         <v>745</v>
       </c>
       <c r="B746" t="s">
-        <v>540</v>
+        <v>43</v>
       </c>
       <c r="C746" t="s">
-        <v>541</v>
+        <v>44</v>
       </c>
       <c r="D746" t="s">
-        <v>351</v>
+        <v>40</v>
       </c>
       <c r="E746" t="s">
-        <v>1243</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="747" spans="1:5">
       <c r="A747">
         <v>746</v>
       </c>
       <c r="B747" t="s">
-        <v>1244</v>
+        <v>105</v>
       </c>
       <c r="C747" t="s">
-        <v>1245</v>
+        <v>106</v>
       </c>
       <c r="D747" t="s">
-        <v>351</v>
+        <v>40</v>
       </c>
       <c r="E747" t="s">
-        <v>1246</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="748" spans="1:5">
       <c r="A748">
         <v>747</v>
       </c>
       <c r="B748" t="s">
-        <v>1247</v>
+        <v>119</v>
       </c>
       <c r="C748" t="s">
-        <v>1248</v>
+        <v>120</v>
       </c>
       <c r="D748" t="s">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="E748" t="s">
-        <v>1103</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="749" spans="1:5">
       <c r="A749">
         <v>748</v>
       </c>
       <c r="B749" t="s">
-        <v>1244</v>
+        <v>88</v>
       </c>
       <c r="C749" t="s">
-        <v>1245</v>
+        <v>89</v>
       </c>
       <c r="D749" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="E749" t="s">
-        <v>1249</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="750" spans="1:5">
       <c r="A750">
         <v>749</v>
       </c>
       <c r="B750" t="s">
-        <v>649</v>
+        <v>28</v>
       </c>
       <c r="C750" t="s">
-        <v>650</v>
+        <v>29</v>
       </c>
       <c r="D750" t="s">
-        <v>269</v>
+        <v>40</v>
       </c>
       <c r="E750" t="s">
-        <v>1250</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="751" spans="1:5">
       <c r="A751">
         <v>750</v>
       </c>
       <c r="B751" t="s">
-        <v>655</v>
+        <v>123</v>
       </c>
       <c r="C751" t="s">
-        <v>656</v>
+        <v>124</v>
       </c>
       <c r="D751" t="s">
-        <v>269</v>
+        <v>40</v>
       </c>
       <c r="E751" t="s">
-        <v>1251</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="752" spans="1:5">
       <c r="A752">
         <v>751</v>
       </c>
       <c r="B752" t="s">
-        <v>661</v>
+        <v>860</v>
       </c>
       <c r="C752" t="s">
-        <v>662</v>
+        <v>861</v>
       </c>
       <c r="D752" t="s">
-        <v>269</v>
+        <v>351</v>
       </c>
       <c r="E752" t="s">
-        <v>1252</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="753" spans="1:5">
       <c r="A753">
         <v>752</v>
       </c>
       <c r="B753" t="s">
-        <v>69</v>
+        <v>850</v>
       </c>
       <c r="C753" t="s">
-        <v>70</v>
+        <v>851</v>
       </c>
       <c r="D753" t="s">
-        <v>40</v>
+        <v>351</v>
       </c>
       <c r="E753" t="s">
-        <v>1253</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="754" spans="1:5">
       <c r="A754">
         <v>753</v>
       </c>
       <c r="B754" t="s">
-        <v>43</v>
+        <v>844</v>
       </c>
       <c r="C754" t="s">
-        <v>44</v>
+        <v>845</v>
       </c>
       <c r="D754" t="s">
-        <v>40</v>
+        <v>351</v>
       </c>
       <c r="E754" t="s">
-        <v>1254</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="755" spans="1:5">
       <c r="A755">
         <v>754</v>
       </c>
       <c r="B755" t="s">
-        <v>105</v>
+        <v>838</v>
       </c>
       <c r="C755" t="s">
-        <v>106</v>
+        <v>839</v>
       </c>
       <c r="D755" t="s">
-        <v>40</v>
+        <v>351</v>
       </c>
       <c r="E755" t="s">
-        <v>1255</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="756" spans="1:5">
       <c r="A756">
         <v>755</v>
       </c>
       <c r="B756" t="s">
-        <v>119</v>
+        <v>642</v>
       </c>
       <c r="C756" t="s">
-        <v>120</v>
+        <v>643</v>
       </c>
       <c r="D756" t="s">
-        <v>40</v>
+        <v>269</v>
       </c>
       <c r="E756" t="s">
-        <v>1256</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="757" spans="1:5">
       <c r="A757">
         <v>756</v>
       </c>
       <c r="B757" t="s">
-        <v>88</v>
+        <v>530</v>
       </c>
       <c r="C757" t="s">
-        <v>89</v>
+        <v>531</v>
       </c>
       <c r="D757" t="s">
-        <v>40</v>
+        <v>269</v>
       </c>
       <c r="E757" t="s">
-        <v>1257</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="758" spans="1:5">
       <c r="A758">
         <v>757</v>
       </c>
       <c r="B758" t="s">
-        <v>28</v>
+        <v>1247</v>
       </c>
       <c r="C758" t="s">
-        <v>29</v>
+        <v>1248</v>
       </c>
       <c r="D758" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="E758" t="s">
-        <v>1258</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="759" spans="1:5">
       <c r="A759">
         <v>758</v>
       </c>
       <c r="B759" t="s">
-        <v>123</v>
+        <v>1250</v>
       </c>
       <c r="C759" t="s">
-        <v>124</v>
+        <v>1251</v>
       </c>
       <c r="D759" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="E759" t="s">
-        <v>1259</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="760" spans="1:5">
       <c r="A760">
         <v>759</v>
       </c>
       <c r="B760" t="s">
-        <v>870</v>
+        <v>1253</v>
       </c>
       <c r="C760" t="s">
-        <v>871</v>
+        <v>1254</v>
       </c>
       <c r="D760" t="s">
-        <v>351</v>
+        <v>46</v>
       </c>
       <c r="E760" t="s">
-        <v>1260</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="761" spans="1:5">
       <c r="A761">
         <v>760</v>
       </c>
       <c r="B761" t="s">
-        <v>860</v>
+        <v>257</v>
       </c>
       <c r="C761" t="s">
-        <v>861</v>
+        <v>258</v>
       </c>
       <c r="D761" t="s">
-        <v>351</v>
+        <v>265</v>
       </c>
       <c r="E761" t="s">
-        <v>1261</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="762" spans="1:5">
       <c r="A762">
         <v>761</v>
       </c>
       <c r="B762" t="s">
-        <v>854</v>
+        <v>271</v>
       </c>
       <c r="C762" t="s">
-        <v>855</v>
+        <v>272</v>
       </c>
       <c r="D762" t="s">
-        <v>351</v>
+        <v>265</v>
       </c>
       <c r="E762" t="s">
-        <v>1262</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="763" spans="1:5">
       <c r="A763">
         <v>762</v>
       </c>
       <c r="B763" t="s">
-        <v>848</v>
+        <v>544</v>
       </c>
       <c r="C763" t="s">
-        <v>849</v>
+        <v>545</v>
       </c>
       <c r="D763" t="s">
-        <v>351</v>
+        <v>265</v>
       </c>
       <c r="E763" t="s">
-        <v>1263</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="764" spans="1:5">
       <c r="A764">
         <v>763</v>
       </c>
       <c r="B764" t="s">
-        <v>644</v>
+        <v>552</v>
       </c>
       <c r="C764" t="s">
-        <v>645</v>
+        <v>553</v>
       </c>
       <c r="D764" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="E764" t="s">
-        <v>1264</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="765" spans="1:5">
       <c r="A765">
         <v>764</v>
       </c>
       <c r="B765" t="s">
-        <v>532</v>
+        <v>279</v>
       </c>
       <c r="C765" t="s">
-        <v>533</v>
+        <v>280</v>
       </c>
       <c r="D765" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="E765" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="766" spans="1:5">
       <c r="A766">
         <v>765</v>
       </c>
       <c r="B766" t="s">
-        <v>1266</v>
+        <v>483</v>
       </c>
       <c r="C766" t="s">
-        <v>1267</v>
+        <v>484</v>
       </c>
       <c r="D766" t="s">
-        <v>46</v>
+        <v>265</v>
       </c>
       <c r="E766" t="s">
-        <v>1268</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="767" spans="1:5">
       <c r="A767">
         <v>766</v>
       </c>
       <c r="B767" t="s">
-        <v>1269</v>
+        <v>310</v>
       </c>
       <c r="C767" t="s">
-        <v>1270</v>
+        <v>288</v>
       </c>
       <c r="D767" t="s">
-        <v>46</v>
+        <v>265</v>
       </c>
       <c r="E767" t="s">
-        <v>1271</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="768" spans="1:5">
       <c r="A768">
         <v>767</v>
       </c>
       <c r="B768" t="s">
-        <v>1272</v>
+        <v>287</v>
       </c>
       <c r="C768" t="s">
-        <v>1273</v>
+        <v>288</v>
       </c>
       <c r="D768" t="s">
-        <v>46</v>
+        <v>265</v>
       </c>
       <c r="E768" t="s">
-        <v>1274</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="769" spans="1:5">
       <c r="A769">
         <v>768</v>
       </c>
       <c r="B769" t="s">
-        <v>257</v>
+        <v>636</v>
       </c>
       <c r="C769" t="s">
-        <v>258</v>
+        <v>637</v>
       </c>
       <c r="D769" t="s">
         <v>265</v>
       </c>
       <c r="E769" t="s">
-        <v>1275</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="770" spans="1:5">
       <c r="A770">
         <v>769</v>
       </c>
       <c r="B770" t="s">
-        <v>271</v>
+        <v>1265</v>
       </c>
       <c r="C770" t="s">
-        <v>272</v>
+        <v>1266</v>
       </c>
       <c r="D770" t="s">
         <v>265</v>
       </c>
       <c r="E770" t="s">
-        <v>1276</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="771" spans="1:5">
       <c r="A771">
         <v>770</v>
       </c>
       <c r="B771" t="s">
-        <v>546</v>
+        <v>1268</v>
       </c>
       <c r="C771" t="s">
-        <v>547</v>
+        <v>1269</v>
       </c>
       <c r="D771" t="s">
         <v>265</v>
       </c>
       <c r="E771" t="s">
-        <v>1277</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="772" spans="1:5">
       <c r="A772">
         <v>771</v>
       </c>
       <c r="B772" t="s">
-        <v>554</v>
+        <v>320</v>
       </c>
       <c r="C772" t="s">
-        <v>555</v>
+        <v>321</v>
       </c>
       <c r="D772" t="s">
         <v>265</v>
       </c>
       <c r="E772" t="s">
-        <v>1278</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="773" spans="1:5">
       <c r="A773">
         <v>772</v>
       </c>
       <c r="B773" t="s">
-        <v>279</v>
+        <v>327</v>
       </c>
       <c r="C773" t="s">
-        <v>280</v>
+        <v>328</v>
       </c>
       <c r="D773" t="s">
         <v>265</v>
       </c>
       <c r="E773" t="s">
-        <v>1279</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="774" spans="1:5">
       <c r="A774">
         <v>773</v>
       </c>
       <c r="B774" t="s">
-        <v>485</v>
+        <v>560</v>
       </c>
       <c r="C774" t="s">
-        <v>486</v>
+        <v>561</v>
       </c>
       <c r="D774" t="s">
         <v>265</v>
       </c>
       <c r="E774" t="s">
-        <v>1280</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="775" spans="1:5">
       <c r="A775">
         <v>774</v>
       </c>
       <c r="B775" t="s">
-        <v>310</v>
+        <v>567</v>
       </c>
       <c r="C775" t="s">
-        <v>288</v>
+        <v>568</v>
       </c>
       <c r="D775" t="s">
         <v>265</v>
       </c>
       <c r="E775" t="s">
-        <v>1281</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="776" spans="1:5">
       <c r="A776">
         <v>775</v>
       </c>
       <c r="B776" t="s">
-        <v>287</v>
+        <v>334</v>
       </c>
       <c r="C776" t="s">
-        <v>288</v>
+        <v>335</v>
       </c>
       <c r="D776" t="s">
         <v>265</v>
       </c>
       <c r="E776" t="s">
-        <v>1282</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="777" spans="1:5">
       <c r="A777">
         <v>776</v>
       </c>
       <c r="B777" t="s">
-        <v>638</v>
+        <v>574</v>
       </c>
       <c r="C777" t="s">
-        <v>639</v>
+        <v>575</v>
       </c>
       <c r="D777" t="s">
         <v>265</v>
       </c>
       <c r="E777" t="s">
-        <v>1283</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="778" spans="1:5">
       <c r="A778">
         <v>777</v>
       </c>
       <c r="B778" t="s">
-        <v>1284</v>
+        <v>341</v>
       </c>
       <c r="C778" t="s">
-        <v>1285</v>
+        <v>342</v>
       </c>
       <c r="D778" t="s">
         <v>265</v>
       </c>
       <c r="E778" t="s">
-        <v>1286</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="779" spans="1:5">
       <c r="A779">
         <v>778</v>
       </c>
       <c r="B779" t="s">
-        <v>1287</v>
+        <v>1278</v>
       </c>
       <c r="C779" t="s">
-        <v>1288</v>
+        <v>1279</v>
       </c>
       <c r="D779" t="s">
         <v>265</v>
       </c>
       <c r="E779" t="s">
-        <v>1289</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="780" spans="1:5">
       <c r="A780">
         <v>779</v>
       </c>
       <c r="B780" t="s">
-        <v>320</v>
+        <v>1281</v>
       </c>
       <c r="C780" t="s">
-        <v>321</v>
+        <v>1282</v>
       </c>
       <c r="D780" t="s">
         <v>265</v>
       </c>
       <c r="E780" t="s">
-        <v>1290</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="781" spans="1:5">
       <c r="A781">
         <v>780</v>
       </c>
       <c r="B781" t="s">
-        <v>327</v>
+        <v>251</v>
       </c>
       <c r="C781" t="s">
-        <v>328</v>
+        <v>252</v>
       </c>
       <c r="D781" t="s">
-        <v>265</v>
+        <v>178</v>
       </c>
       <c r="E781" t="s">
-        <v>1291</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="782" spans="1:5">
       <c r="A782">
         <v>781</v>
       </c>
       <c r="B782" t="s">
-        <v>562</v>
+        <v>642</v>
       </c>
       <c r="C782" t="s">
-        <v>563</v>
+        <v>643</v>
       </c>
       <c r="D782" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="E782" t="s">
-        <v>1292</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="783" spans="1:5">
       <c r="A783">
         <v>782</v>
       </c>
       <c r="B783" t="s">
-        <v>569</v>
+        <v>257</v>
       </c>
       <c r="C783" t="s">
-        <v>570</v>
+        <v>258</v>
       </c>
       <c r="D783" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="E783" t="s">
-        <v>1293</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="784" spans="1:5">
       <c r="A784">
         <v>783</v>
       </c>
       <c r="B784" t="s">
-        <v>334</v>
+        <v>320</v>
       </c>
       <c r="C784" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
       <c r="D784" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="E784" t="s">
-        <v>1294</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="785" spans="1:5">
       <c r="A785">
         <v>784</v>
       </c>
       <c r="B785" t="s">
-        <v>576</v>
+        <v>271</v>
       </c>
       <c r="C785" t="s">
-        <v>577</v>
+        <v>272</v>
       </c>
       <c r="D785" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="E785" t="s">
-        <v>1295</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="786" spans="1:5">
       <c r="A786">
         <v>785</v>
       </c>
       <c r="B786" t="s">
-        <v>341</v>
+        <v>544</v>
       </c>
       <c r="C786" t="s">
-        <v>342</v>
+        <v>545</v>
       </c>
       <c r="D786" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="E786" t="s">
-        <v>1296</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="787" spans="1:5">
       <c r="A787">
         <v>786</v>
       </c>
       <c r="B787" t="s">
-        <v>1297</v>
+        <v>552</v>
       </c>
       <c r="C787" t="s">
-        <v>1298</v>
+        <v>553</v>
       </c>
       <c r="D787" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="E787" t="s">
-        <v>1299</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="788" spans="1:5">
       <c r="A788">
         <v>787</v>
       </c>
       <c r="B788" t="s">
-        <v>1300</v>
+        <v>279</v>
       </c>
       <c r="C788" t="s">
-        <v>1301</v>
+        <v>280</v>
       </c>
       <c r="D788" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="E788" t="s">
-        <v>1286</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="789" spans="1:5">
       <c r="A789">
         <v>788</v>
       </c>
       <c r="B789" t="s">
-        <v>251</v>
+        <v>483</v>
       </c>
       <c r="C789" t="s">
-        <v>252</v>
+        <v>484</v>
       </c>
       <c r="D789" t="s">
-        <v>178</v>
+        <v>269</v>
       </c>
       <c r="E789" t="s">
-        <v>1302</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="790" spans="1:5">
       <c r="A790">
         <v>789</v>
       </c>
       <c r="B790" t="s">
-        <v>644</v>
+        <v>310</v>
       </c>
       <c r="C790" t="s">
-        <v>645</v>
+        <v>288</v>
       </c>
       <c r="D790" t="s">
         <v>269</v>
       </c>
       <c r="E790" t="s">
-        <v>1303</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="791" spans="1:5">
       <c r="A791">
         <v>790</v>
       </c>
       <c r="B791" t="s">
-        <v>257</v>
+        <v>1268</v>
       </c>
       <c r="C791" t="s">
-        <v>258</v>
+        <v>1269</v>
       </c>
       <c r="D791" t="s">
         <v>269</v>
       </c>
       <c r="E791" t="s">
-        <v>1304</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="792" spans="1:5">
       <c r="A792">
         <v>791</v>
       </c>
       <c r="B792" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="C792" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="D792" t="s">
         <v>269</v>
       </c>
       <c r="E792" t="s">
-        <v>1305</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="793" spans="1:5">
       <c r="A793">
         <v>792</v>
       </c>
       <c r="B793" t="s">
-        <v>271</v>
+        <v>560</v>
       </c>
       <c r="C793" t="s">
-        <v>272</v>
+        <v>561</v>
       </c>
       <c r="D793" t="s">
         <v>269</v>
       </c>
       <c r="E793" t="s">
-        <v>1306</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="794" spans="1:5">
       <c r="A794">
         <v>793</v>
       </c>
       <c r="B794" t="s">
-        <v>546</v>
+        <v>567</v>
       </c>
       <c r="C794" t="s">
-        <v>547</v>
+        <v>568</v>
       </c>
       <c r="D794" t="s">
         <v>269</v>
       </c>
       <c r="E794" t="s">
-        <v>1307</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="795" spans="1:5">
       <c r="A795">
         <v>794</v>
       </c>
       <c r="B795" t="s">
-        <v>554</v>
+        <v>334</v>
       </c>
       <c r="C795" t="s">
-        <v>555</v>
+        <v>335</v>
       </c>
       <c r="D795" t="s">
         <v>269</v>
       </c>
       <c r="E795" t="s">
-        <v>1308</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="796" spans="1:5">
       <c r="A796">
         <v>795</v>
       </c>
       <c r="B796" t="s">
-        <v>279</v>
+        <v>574</v>
       </c>
       <c r="C796" t="s">
-        <v>280</v>
+        <v>575</v>
       </c>
       <c r="D796" t="s">
         <v>269</v>
       </c>
       <c r="E796" t="s">
-        <v>1309</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="797" spans="1:5">
       <c r="A797">
         <v>796</v>
       </c>
       <c r="B797" t="s">
-        <v>485</v>
+        <v>341</v>
       </c>
       <c r="C797" t="s">
-        <v>486</v>
+        <v>342</v>
       </c>
       <c r="D797" t="s">
         <v>269</v>
       </c>
       <c r="E797" t="s">
-        <v>1310</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="798" spans="1:5">
       <c r="A798">
         <v>797</v>
       </c>
       <c r="B798" t="s">
-        <v>310</v>
+        <v>1278</v>
       </c>
       <c r="C798" t="s">
-        <v>288</v>
+        <v>1279</v>
       </c>
       <c r="D798" t="s">
         <v>269</v>
       </c>
       <c r="E798" t="s">
-        <v>1311</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="799" spans="1:5">
       <c r="A799">
         <v>798</v>
       </c>
       <c r="B799" t="s">
-        <v>1287</v>
+        <v>1265</v>
       </c>
       <c r="C799" t="s">
-        <v>1288</v>
+        <v>1266</v>
       </c>
       <c r="D799" t="s">
         <v>269</v>
       </c>
       <c r="E799" t="s">
-        <v>1312</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="800" spans="1:5">
       <c r="A800">
         <v>799</v>
       </c>
       <c r="B800" t="s">
-        <v>327</v>
+        <v>1281</v>
       </c>
       <c r="C800" t="s">
-        <v>328</v>
+        <v>1282</v>
       </c>
       <c r="D800" t="s">
         <v>269</v>
       </c>
       <c r="E800" t="s">
-        <v>1313</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="801" spans="1:5">
       <c r="A801">
         <v>800</v>
       </c>
       <c r="B801" t="s">
-        <v>562</v>
+        <v>1247</v>
       </c>
       <c r="C801" t="s">
-        <v>563</v>
+        <v>1248</v>
       </c>
       <c r="D801" t="s">
-        <v>269</v>
+        <v>1303</v>
       </c>
       <c r="E801" t="s">
-        <v>1314</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="802" spans="1:5">
       <c r="A802">
         <v>801</v>
       </c>
       <c r="B802" t="s">
-        <v>569</v>
+        <v>202</v>
       </c>
       <c r="C802" t="s">
-        <v>570</v>
+        <v>203</v>
       </c>
       <c r="D802" t="s">
-        <v>269</v>
+        <v>1303</v>
       </c>
       <c r="E802" t="s">
-        <v>1315</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="803" spans="1:5">
       <c r="A803">
         <v>802</v>
       </c>
       <c r="B803" t="s">
-        <v>334</v>
+        <v>1306</v>
       </c>
       <c r="C803" t="s">
-        <v>335</v>
+        <v>1307</v>
       </c>
       <c r="D803" t="s">
-        <v>269</v>
+        <v>1303</v>
       </c>
       <c r="E803" t="s">
-        <v>1316</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="804" spans="1:5">
       <c r="A804">
         <v>803</v>
       </c>
       <c r="B804" t="s">
-        <v>576</v>
+        <v>1309</v>
       </c>
       <c r="C804" t="s">
-        <v>577</v>
+        <v>1310</v>
       </c>
       <c r="D804" t="s">
-        <v>269</v>
+        <v>1303</v>
       </c>
       <c r="E804" t="s">
-        <v>1317</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="805" spans="1:5">
       <c r="A805">
         <v>804</v>
       </c>
       <c r="B805" t="s">
-        <v>341</v>
+        <v>74</v>
       </c>
       <c r="C805" t="s">
-        <v>342</v>
+        <v>75</v>
       </c>
       <c r="D805" t="s">
-        <v>269</v>
+        <v>1303</v>
       </c>
       <c r="E805" t="s">
-        <v>1318</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="806" spans="1:5">
       <c r="A806">
         <v>805</v>
       </c>
       <c r="B806" t="s">
-        <v>1297</v>
+        <v>1313</v>
       </c>
       <c r="C806" t="s">
-        <v>1298</v>
+        <v>1314</v>
       </c>
       <c r="D806" t="s">
-        <v>269</v>
+        <v>1303</v>
       </c>
       <c r="E806" t="s">
-        <v>1319</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="807" spans="1:5">
       <c r="A807">
         <v>806</v>
       </c>
       <c r="B807" t="s">
-        <v>1284</v>
+        <v>883</v>
       </c>
       <c r="C807" t="s">
-        <v>1285</v>
+        <v>884</v>
       </c>
       <c r="D807" t="s">
-        <v>269</v>
+        <v>7</v>
       </c>
       <c r="E807" t="s">
-        <v>1320</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="808" spans="1:5">
       <c r="A808">
         <v>807</v>
       </c>
       <c r="B808" t="s">
-        <v>1300</v>
+        <v>1102</v>
       </c>
       <c r="C808" t="s">
-        <v>1301</v>
+        <v>1103</v>
       </c>
       <c r="D808" t="s">
-        <v>269</v>
+        <v>669</v>
       </c>
       <c r="E808" t="s">
-        <v>1321</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="809" spans="1:5">
       <c r="A809">
         <v>808</v>
       </c>
       <c r="B809" t="s">
-        <v>1266</v>
+        <v>1105</v>
       </c>
       <c r="C809" t="s">
-        <v>1267</v>
+        <v>1106</v>
       </c>
       <c r="D809" t="s">
-        <v>1322</v>
+        <v>669</v>
       </c>
       <c r="E809" t="s">
-        <v>1323</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="810" spans="1:5">
       <c r="A810">
         <v>809</v>
       </c>
       <c r="B810" t="s">
-        <v>202</v>
+        <v>1108</v>
       </c>
       <c r="C810" t="s">
-        <v>203</v>
+        <v>1109</v>
       </c>
       <c r="D810" t="s">
-        <v>1322</v>
+        <v>669</v>
       </c>
       <c r="E810" t="s">
-        <v>1324</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="811" spans="1:5">
       <c r="A811">
         <v>810</v>
       </c>
       <c r="B811" t="s">
-        <v>1325</v>
+        <v>1320</v>
       </c>
       <c r="C811" t="s">
-        <v>1326</v>
+        <v>1321</v>
       </c>
       <c r="D811" t="s">
+        <v>669</v>
+      </c>
+      <c r="E811" t="s">
         <v>1322</v>
-      </c>
-[...1 lines deleted...]
-        <v>1327</v>
       </c>
     </row>
     <row r="812" spans="1:5">
       <c r="A812">
         <v>811</v>
       </c>
       <c r="B812" t="s">
-        <v>1328</v>
+        <v>1323</v>
       </c>
       <c r="C812" t="s">
-        <v>1329</v>
+        <v>1324</v>
       </c>
       <c r="D812" t="s">
-        <v>1322</v>
+        <v>669</v>
       </c>
       <c r="E812" t="s">
-        <v>1330</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="813" spans="1:5">
       <c r="A813">
         <v>812</v>
       </c>
       <c r="B813" t="s">
-        <v>74</v>
+        <v>1326</v>
       </c>
       <c r="C813" t="s">
-        <v>75</v>
+        <v>1327</v>
       </c>
       <c r="D813" t="s">
-        <v>1322</v>
+        <v>669</v>
       </c>
       <c r="E813" t="s">
-        <v>1331</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="814" spans="1:5">
       <c r="A814">
         <v>813</v>
       </c>
       <c r="B814" t="s">
-        <v>1332</v>
+        <v>1329</v>
       </c>
       <c r="C814" t="s">
-        <v>1333</v>
+        <v>1330</v>
       </c>
       <c r="D814" t="s">
-        <v>1322</v>
+        <v>669</v>
       </c>
       <c r="E814" t="s">
-        <v>1334</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="815" spans="1:5">
       <c r="A815">
         <v>814</v>
       </c>
       <c r="B815" t="s">
-        <v>893</v>
+        <v>1332</v>
       </c>
       <c r="C815" t="s">
-        <v>894</v>
+        <v>1333</v>
       </c>
       <c r="D815" t="s">
-        <v>7</v>
+        <v>669</v>
       </c>
       <c r="E815" t="s">
-        <v>1335</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="816" spans="1:5">
       <c r="A816">
         <v>815</v>
       </c>
       <c r="B816" t="s">
-        <v>1121</v>
+        <v>1093</v>
       </c>
       <c r="C816" t="s">
-        <v>1122</v>
+        <v>1094</v>
       </c>
       <c r="D816" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E816" t="s">
-        <v>1336</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="817" spans="1:5">
       <c r="A817">
         <v>816</v>
       </c>
       <c r="B817" t="s">
-        <v>1124</v>
+        <v>1096</v>
       </c>
       <c r="C817" t="s">
-        <v>1125</v>
+        <v>1097</v>
       </c>
       <c r="D817" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E817" t="s">
-        <v>1337</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="818" spans="1:5">
       <c r="A818">
         <v>817</v>
       </c>
       <c r="B818" t="s">
-        <v>1127</v>
+        <v>1099</v>
       </c>
       <c r="C818" t="s">
-        <v>1128</v>
+        <v>1100</v>
       </c>
       <c r="D818" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E818" t="s">
-        <v>1338</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="819" spans="1:5">
       <c r="A819">
         <v>818</v>
       </c>
       <c r="B819" t="s">
-        <v>1339</v>
+        <v>1111</v>
       </c>
       <c r="C819" t="s">
-        <v>1340</v>
+        <v>1112</v>
       </c>
       <c r="D819" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E819" t="s">
-        <v>1341</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="820" spans="1:5">
       <c r="A820">
         <v>819</v>
       </c>
       <c r="B820" t="s">
-        <v>1342</v>
+        <v>1114</v>
       </c>
       <c r="C820" t="s">
-        <v>1343</v>
+        <v>1115</v>
       </c>
       <c r="D820" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E820" t="s">
-        <v>1344</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="821" spans="1:5">
       <c r="A821">
         <v>820</v>
       </c>
       <c r="B821" t="s">
-        <v>1345</v>
+        <v>1117</v>
       </c>
       <c r="C821" t="s">
-        <v>1346</v>
+        <v>1118</v>
       </c>
       <c r="D821" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E821" t="s">
-        <v>1347</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="822" spans="1:5">
       <c r="A822">
         <v>821</v>
       </c>
       <c r="B822" t="s">
-        <v>1348</v>
+        <v>1120</v>
       </c>
       <c r="C822" t="s">
-        <v>1349</v>
+        <v>1121</v>
       </c>
       <c r="D822" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E822" t="s">
-        <v>1350</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="823" spans="1:5">
       <c r="A823">
         <v>822</v>
       </c>
       <c r="B823" t="s">
-        <v>1351</v>
+        <v>1123</v>
       </c>
       <c r="C823" t="s">
-        <v>1352</v>
+        <v>1124</v>
       </c>
       <c r="D823" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E823" t="s">
-        <v>1353</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="824" spans="1:5">
       <c r="A824">
         <v>823</v>
       </c>
       <c r="B824" t="s">
-        <v>1112</v>
+        <v>1126</v>
       </c>
       <c r="C824" t="s">
-        <v>1113</v>
+        <v>1127</v>
       </c>
       <c r="D824" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E824" t="s">
-        <v>1354</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="825" spans="1:5">
       <c r="A825">
         <v>824</v>
       </c>
       <c r="B825" t="s">
-        <v>1115</v>
+        <v>1129</v>
       </c>
       <c r="C825" t="s">
-        <v>1116</v>
+        <v>1130</v>
       </c>
       <c r="D825" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E825" t="s">
-        <v>1355</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="826" spans="1:5">
       <c r="A826">
         <v>825</v>
       </c>
       <c r="B826" t="s">
-        <v>1118</v>
+        <v>1171</v>
       </c>
       <c r="C826" t="s">
-        <v>1119</v>
+        <v>1172</v>
       </c>
       <c r="D826" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E826" t="s">
-        <v>1356</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="827" spans="1:5">
       <c r="A827">
         <v>826</v>
       </c>
       <c r="B827" t="s">
-        <v>1130</v>
+        <v>1174</v>
       </c>
       <c r="C827" t="s">
-        <v>1131</v>
+        <v>1175</v>
       </c>
       <c r="D827" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E827" t="s">
-        <v>1357</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="828" spans="1:5">
       <c r="A828">
         <v>827</v>
       </c>
       <c r="B828" t="s">
-        <v>1133</v>
+        <v>1177</v>
       </c>
       <c r="C828" t="s">
-        <v>1134</v>
+        <v>1178</v>
       </c>
       <c r="D828" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E828" t="s">
-        <v>1358</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="829" spans="1:5">
       <c r="A829">
         <v>828</v>
       </c>
       <c r="B829" t="s">
-        <v>1136</v>
+        <v>1180</v>
       </c>
       <c r="C829" t="s">
-        <v>1137</v>
+        <v>1181</v>
       </c>
       <c r="D829" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E829" t="s">
-        <v>1359</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="830" spans="1:5">
       <c r="A830">
         <v>829</v>
       </c>
       <c r="B830" t="s">
-        <v>1139</v>
+        <v>1183</v>
       </c>
       <c r="C830" t="s">
-        <v>1140</v>
+        <v>1184</v>
       </c>
       <c r="D830" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E830" t="s">
-        <v>1360</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="831" spans="1:5">
       <c r="A831">
         <v>830</v>
       </c>
       <c r="B831" t="s">
-        <v>1142</v>
+        <v>1186</v>
       </c>
       <c r="C831" t="s">
-        <v>1143</v>
+        <v>1187</v>
       </c>
       <c r="D831" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E831" t="s">
-        <v>1361</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="832" spans="1:5">
       <c r="A832">
         <v>831</v>
       </c>
       <c r="B832" t="s">
-        <v>1145</v>
+        <v>1189</v>
       </c>
       <c r="C832" t="s">
-        <v>1146</v>
+        <v>1190</v>
       </c>
       <c r="D832" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E832" t="s">
-        <v>1362</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="833" spans="1:5">
       <c r="A833">
         <v>832</v>
       </c>
       <c r="B833" t="s">
-        <v>1148</v>
+        <v>1192</v>
       </c>
       <c r="C833" t="s">
-        <v>1149</v>
+        <v>1193</v>
       </c>
       <c r="D833" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E833" t="s">
-        <v>1363</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="834" spans="1:5">
       <c r="A834">
         <v>833</v>
       </c>
       <c r="B834" t="s">
-        <v>1190</v>
+        <v>1132</v>
       </c>
       <c r="C834" t="s">
-        <v>1191</v>
+        <v>1133</v>
       </c>
       <c r="D834" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E834" t="s">
-        <v>1364</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="835" spans="1:5">
       <c r="A835">
         <v>834</v>
       </c>
       <c r="B835" t="s">
-        <v>1193</v>
+        <v>1135</v>
       </c>
       <c r="C835" t="s">
-        <v>1194</v>
+        <v>1136</v>
       </c>
       <c r="D835" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E835" t="s">
-        <v>1365</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="836" spans="1:5">
       <c r="A836">
         <v>835</v>
       </c>
       <c r="B836" t="s">
-        <v>1196</v>
+        <v>1138</v>
       </c>
       <c r="C836" t="s">
-        <v>1197</v>
+        <v>1139</v>
       </c>
       <c r="D836" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E836" t="s">
-        <v>1366</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="837" spans="1:5">
       <c r="A837">
         <v>836</v>
       </c>
       <c r="B837" t="s">
-        <v>1199</v>
+        <v>1141</v>
       </c>
       <c r="C837" t="s">
-        <v>1200</v>
+        <v>1142</v>
       </c>
       <c r="D837" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E837" t="s">
-        <v>1367</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="838" spans="1:5">
       <c r="A838">
         <v>837</v>
       </c>
       <c r="B838" t="s">
-        <v>1202</v>
+        <v>1144</v>
       </c>
       <c r="C838" t="s">
-        <v>1203</v>
+        <v>1145</v>
       </c>
       <c r="D838" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E838" t="s">
-        <v>1368</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="839" spans="1:5">
       <c r="A839">
         <v>838</v>
       </c>
       <c r="B839" t="s">
-        <v>1205</v>
+        <v>1147</v>
       </c>
       <c r="C839" t="s">
-        <v>1206</v>
+        <v>1148</v>
       </c>
       <c r="D839" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E839" t="s">
-        <v>1369</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="840" spans="1:5">
       <c r="A840">
         <v>839</v>
       </c>
       <c r="B840" t="s">
-        <v>1208</v>
+        <v>1150</v>
       </c>
       <c r="C840" t="s">
-        <v>1209</v>
+        <v>1151</v>
       </c>
       <c r="D840" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E840" t="s">
-        <v>1370</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="841" spans="1:5">
       <c r="A841">
         <v>840</v>
       </c>
       <c r="B841" t="s">
-        <v>1211</v>
+        <v>1153</v>
       </c>
       <c r="C841" t="s">
-        <v>1212</v>
+        <v>1154</v>
       </c>
       <c r="D841" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E841" t="s">
-        <v>1371</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="842" spans="1:5">
       <c r="A842">
         <v>841</v>
       </c>
       <c r="B842" t="s">
-        <v>1151</v>
+        <v>816</v>
       </c>
       <c r="C842" t="s">
-        <v>1152</v>
+        <v>817</v>
       </c>
       <c r="D842" t="s">
-        <v>671</v>
+        <v>11</v>
       </c>
       <c r="E842" t="s">
-        <v>1372</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="843" spans="1:5">
       <c r="A843">
         <v>842</v>
       </c>
       <c r="B843" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
       <c r="C843" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
       <c r="D843" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E843" t="s">
-        <v>1373</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="844" spans="1:5">
       <c r="A844">
         <v>843</v>
       </c>
       <c r="B844" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
       <c r="C844" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
       <c r="D844" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E844" t="s">
-        <v>1374</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="845" spans="1:5">
       <c r="A845">
         <v>844</v>
       </c>
       <c r="B845" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C845" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
       <c r="D845" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E845" t="s">
-        <v>1375</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="846" spans="1:5">
       <c r="A846">
         <v>845</v>
       </c>
       <c r="B846" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="C846" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="D846" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E846" t="s">
-        <v>1376</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="847" spans="1:5">
       <c r="A847">
         <v>846</v>
       </c>
       <c r="B847" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
       <c r="C847" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
       <c r="D847" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E847" t="s">
-        <v>1377</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="848" spans="1:5">
       <c r="A848">
         <v>847</v>
       </c>
       <c r="B848" t="s">
-        <v>1169</v>
+        <v>1195</v>
       </c>
       <c r="C848" t="s">
-        <v>1170</v>
+        <v>1196</v>
       </c>
       <c r="D848" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E848" t="s">
-        <v>1378</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="849" spans="1:5">
       <c r="A849">
         <v>848</v>
       </c>
       <c r="B849" t="s">
-        <v>1172</v>
+        <v>1199</v>
       </c>
       <c r="C849" t="s">
-        <v>1173</v>
+        <v>1200</v>
       </c>
       <c r="D849" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E849" t="s">
-        <v>1379</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="850" spans="1:5">
       <c r="A850">
         <v>849</v>
       </c>
       <c r="B850" t="s">
-        <v>823</v>
+        <v>1203</v>
       </c>
       <c r="C850" t="s">
-        <v>824</v>
+        <v>1204</v>
       </c>
       <c r="D850" t="s">
-        <v>11</v>
+        <v>669</v>
       </c>
       <c r="E850" t="s">
-        <v>1380</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="851" spans="1:5">
       <c r="A851">
         <v>850</v>
       </c>
       <c r="B851" t="s">
-        <v>1175</v>
+        <v>1207</v>
       </c>
       <c r="C851" t="s">
-        <v>1176</v>
+        <v>1208</v>
       </c>
       <c r="D851" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E851" t="s">
-        <v>1381</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="852" spans="1:5">
       <c r="A852">
         <v>851</v>
       </c>
       <c r="B852" t="s">
-        <v>1178</v>
+        <v>1211</v>
       </c>
       <c r="C852" t="s">
-        <v>1179</v>
+        <v>1212</v>
       </c>
       <c r="D852" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E852" t="s">
-        <v>1382</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="853" spans="1:5">
       <c r="A853">
         <v>852</v>
       </c>
       <c r="B853" t="s">
-        <v>1181</v>
+        <v>1215</v>
       </c>
       <c r="C853" t="s">
-        <v>1182</v>
+        <v>1216</v>
       </c>
       <c r="D853" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E853" t="s">
-        <v>1383</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="854" spans="1:5">
       <c r="A854">
         <v>853</v>
       </c>
       <c r="B854" t="s">
-        <v>1184</v>
+        <v>1219</v>
       </c>
       <c r="C854" t="s">
-        <v>1185</v>
+        <v>1220</v>
       </c>
       <c r="D854" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E854" t="s">
-        <v>1384</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="855" spans="1:5">
       <c r="A855">
         <v>854</v>
       </c>
       <c r="B855" t="s">
-        <v>1187</v>
+        <v>1225</v>
       </c>
       <c r="C855" t="s">
-        <v>1188</v>
+        <v>1226</v>
       </c>
       <c r="D855" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E855" t="s">
-        <v>1385</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="856" spans="1:5">
       <c r="A856">
         <v>855</v>
       </c>
       <c r="B856" t="s">
-        <v>1214</v>
+        <v>1265</v>
       </c>
       <c r="C856" t="s">
-        <v>1215</v>
+        <v>1266</v>
       </c>
       <c r="D856" t="s">
-        <v>671</v>
+        <v>267</v>
       </c>
       <c r="E856" t="s">
-        <v>1386</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="857" spans="1:5">
       <c r="A857">
         <v>856</v>
       </c>
       <c r="B857" t="s">
-        <v>1218</v>
+        <v>1004</v>
       </c>
       <c r="C857" t="s">
-        <v>1219</v>
+        <v>1005</v>
       </c>
       <c r="D857" t="s">
-        <v>671</v>
+        <v>7</v>
       </c>
       <c r="E857" t="s">
-        <v>1387</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="858" spans="1:5">
       <c r="A858">
         <v>857</v>
       </c>
       <c r="B858" t="s">
-        <v>1222</v>
+        <v>1001</v>
       </c>
       <c r="C858" t="s">
-        <v>1223</v>
+        <v>1002</v>
       </c>
       <c r="D858" t="s">
-        <v>671</v>
+        <v>7</v>
       </c>
       <c r="E858" t="s">
-        <v>1388</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="859" spans="1:5">
       <c r="A859">
         <v>858</v>
       </c>
       <c r="B859" t="s">
-        <v>1226</v>
+        <v>995</v>
       </c>
       <c r="C859" t="s">
-        <v>1227</v>
+        <v>996</v>
       </c>
       <c r="D859" t="s">
-        <v>671</v>
+        <v>7</v>
       </c>
       <c r="E859" t="s">
-        <v>1389</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="860" spans="1:5">
       <c r="A860">
         <v>859</v>
       </c>
       <c r="B860" t="s">
-        <v>1230</v>
+        <v>1379</v>
       </c>
       <c r="C860" t="s">
-        <v>1231</v>
+        <v>1380</v>
       </c>
       <c r="D860" t="s">
-        <v>671</v>
+        <v>7</v>
       </c>
       <c r="E860" t="s">
-        <v>1390</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="861" spans="1:5">
       <c r="A861">
         <v>860</v>
       </c>
       <c r="B861" t="s">
-        <v>1234</v>
+        <v>1379</v>
       </c>
       <c r="C861" t="s">
-        <v>1235</v>
+        <v>1380</v>
       </c>
       <c r="D861" t="s">
-        <v>671</v>
+        <v>7</v>
       </c>
       <c r="E861" t="s">
-        <v>1391</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="862" spans="1:5">
       <c r="A862">
         <v>861</v>
       </c>
       <c r="B862" t="s">
-        <v>1238</v>
+        <v>1379</v>
       </c>
       <c r="C862" t="s">
-        <v>1239</v>
+        <v>1380</v>
       </c>
       <c r="D862" t="s">
-        <v>671</v>
+        <v>7</v>
       </c>
       <c r="E862" t="s">
-        <v>1392</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="863" spans="1:5">
       <c r="A863">
         <v>862</v>
       </c>
       <c r="B863" t="s">
-        <v>1244</v>
+        <v>1384</v>
       </c>
       <c r="C863" t="s">
-        <v>1245</v>
+        <v>1385</v>
       </c>
       <c r="D863" t="s">
-        <v>671</v>
+        <v>7</v>
       </c>
       <c r="E863" t="s">
-        <v>1393</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="864" spans="1:5">
       <c r="A864">
         <v>863</v>
       </c>
       <c r="B864" t="s">
-        <v>1284</v>
+        <v>1384</v>
       </c>
       <c r="C864" t="s">
-        <v>1285</v>
+        <v>1385</v>
       </c>
       <c r="D864" t="s">
-        <v>267</v>
+        <v>7</v>
       </c>
       <c r="E864" t="s">
-        <v>1394</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="865" spans="1:5">
       <c r="A865">
         <v>864</v>
       </c>
       <c r="B865" t="s">
-        <v>823</v>
+        <v>1384</v>
       </c>
       <c r="C865" t="s">
-        <v>824</v>
+        <v>1385</v>
       </c>
       <c r="D865" t="s">
-        <v>403</v>
+        <v>7</v>
       </c>
       <c r="E865" t="s">
-        <v>1395</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="866" spans="1:5">
       <c r="A866">
         <v>865</v>
       </c>
       <c r="B866" t="s">
-        <v>755</v>
+        <v>1389</v>
       </c>
       <c r="C866" t="s">
-        <v>756</v>
+        <v>1390</v>
       </c>
       <c r="D866" t="s">
-        <v>403</v>
+        <v>7</v>
       </c>
       <c r="E866" t="s">
-        <v>1396</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="867" spans="1:5">
       <c r="A867">
         <v>866</v>
       </c>
       <c r="B867" t="s">
-        <v>1023</v>
+        <v>1389</v>
       </c>
       <c r="C867" t="s">
-        <v>1024</v>
+        <v>1390</v>
       </c>
       <c r="D867" t="s">
         <v>7</v>
       </c>
       <c r="E867" t="s">
-        <v>1397</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="868" spans="1:5">
       <c r="A868">
         <v>867</v>
       </c>
       <c r="B868" t="s">
-        <v>1020</v>
+        <v>530</v>
       </c>
       <c r="C868" t="s">
-        <v>1021</v>
+        <v>531</v>
       </c>
       <c r="D868" t="s">
-        <v>7</v>
+        <v>267</v>
       </c>
       <c r="E868" t="s">
-        <v>1398</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="869" spans="1:5">
       <c r="A869">
         <v>868</v>
       </c>
       <c r="B869" t="s">
-        <v>1014</v>
+        <v>257</v>
       </c>
       <c r="C869" t="s">
-        <v>1015</v>
+        <v>258</v>
       </c>
       <c r="D869" t="s">
-        <v>7</v>
+        <v>267</v>
       </c>
       <c r="E869" t="s">
-        <v>1399</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="870" spans="1:5">
       <c r="A870">
         <v>869</v>
       </c>
       <c r="B870" t="s">
-        <v>963</v>
+        <v>271</v>
       </c>
       <c r="C870" t="s">
-        <v>964</v>
+        <v>272</v>
       </c>
       <c r="D870" t="s">
-        <v>7</v>
+        <v>267</v>
       </c>
       <c r="E870" t="s">
-        <v>1400</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="871" spans="1:5">
       <c r="A871">
         <v>870</v>
       </c>
       <c r="B871" t="s">
-        <v>963</v>
+        <v>544</v>
       </c>
       <c r="C871" t="s">
-        <v>964</v>
+        <v>545</v>
       </c>
       <c r="D871" t="s">
-        <v>7</v>
+        <v>267</v>
       </c>
       <c r="E871" t="s">
-        <v>1401</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="872" spans="1:5">
       <c r="A872">
         <v>871</v>
       </c>
       <c r="B872" t="s">
-        <v>963</v>
+        <v>552</v>
       </c>
       <c r="C872" t="s">
-        <v>964</v>
+        <v>553</v>
       </c>
       <c r="D872" t="s">
-        <v>7</v>
+        <v>267</v>
       </c>
       <c r="E872" t="s">
-        <v>965</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="873" spans="1:5">
       <c r="A873">
         <v>872</v>
       </c>
       <c r="B873" t="s">
-        <v>957</v>
+        <v>279</v>
       </c>
       <c r="C873" t="s">
-        <v>958</v>
+        <v>280</v>
       </c>
       <c r="D873" t="s">
-        <v>7</v>
+        <v>267</v>
       </c>
       <c r="E873" t="s">
-        <v>1402</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="874" spans="1:5">
       <c r="A874">
         <v>873</v>
       </c>
       <c r="B874" t="s">
-        <v>957</v>
+        <v>483</v>
       </c>
       <c r="C874" t="s">
-        <v>958</v>
+        <v>484</v>
       </c>
       <c r="D874" t="s">
-        <v>7</v>
+        <v>267</v>
       </c>
       <c r="E874" t="s">
-        <v>1403</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="875" spans="1:5">
       <c r="A875">
         <v>874</v>
       </c>
       <c r="B875" t="s">
-        <v>957</v>
+        <v>1281</v>
       </c>
       <c r="C875" t="s">
-        <v>958</v>
+        <v>1282</v>
       </c>
       <c r="D875" t="s">
-        <v>7</v>
+        <v>267</v>
       </c>
       <c r="E875" t="s">
-        <v>959</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="876" spans="1:5">
       <c r="A876">
         <v>875</v>
       </c>
       <c r="B876" t="s">
-        <v>949</v>
+        <v>642</v>
       </c>
       <c r="C876" t="s">
-        <v>950</v>
+        <v>643</v>
       </c>
       <c r="D876" t="s">
-        <v>7</v>
+        <v>267</v>
       </c>
       <c r="E876" t="s">
-        <v>1404</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="877" spans="1:5">
       <c r="A877">
         <v>876</v>
       </c>
       <c r="B877" t="s">
-        <v>949</v>
+        <v>320</v>
       </c>
       <c r="C877" t="s">
-        <v>950</v>
+        <v>321</v>
       </c>
       <c r="D877" t="s">
-        <v>7</v>
+        <v>267</v>
       </c>
       <c r="E877" t="s">
-        <v>1405</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="878" spans="1:5">
       <c r="A878">
         <v>877</v>
       </c>
       <c r="B878" t="s">
-        <v>532</v>
+        <v>327</v>
       </c>
       <c r="C878" t="s">
-        <v>533</v>
+        <v>328</v>
       </c>
       <c r="D878" t="s">
         <v>267</v>
       </c>
       <c r="E878" t="s">
-        <v>1406</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="879" spans="1:5">
       <c r="A879">
         <v>878</v>
       </c>
       <c r="B879" t="s">
-        <v>257</v>
+        <v>560</v>
       </c>
       <c r="C879" t="s">
-        <v>258</v>
+        <v>561</v>
       </c>
       <c r="D879" t="s">
         <v>267</v>
       </c>
       <c r="E879" t="s">
-        <v>1407</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="880" spans="1:5">
       <c r="A880">
         <v>879</v>
       </c>
       <c r="B880" t="s">
-        <v>271</v>
+        <v>567</v>
       </c>
       <c r="C880" t="s">
-        <v>272</v>
+        <v>568</v>
       </c>
       <c r="D880" t="s">
         <v>267</v>
       </c>
       <c r="E880" t="s">
-        <v>1408</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="881" spans="1:5">
       <c r="A881">
         <v>880</v>
       </c>
       <c r="B881" t="s">
-        <v>546</v>
+        <v>334</v>
       </c>
       <c r="C881" t="s">
-        <v>547</v>
+        <v>335</v>
       </c>
       <c r="D881" t="s">
         <v>267</v>
       </c>
       <c r="E881" t="s">
-        <v>1409</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="882" spans="1:5">
       <c r="A882">
         <v>881</v>
       </c>
       <c r="B882" t="s">
-        <v>554</v>
+        <v>574</v>
       </c>
       <c r="C882" t="s">
-        <v>555</v>
+        <v>575</v>
       </c>
       <c r="D882" t="s">
         <v>267</v>
       </c>
       <c r="E882" t="s">
-        <v>1410</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="883" spans="1:5">
       <c r="A883">
         <v>882</v>
       </c>
       <c r="B883" t="s">
-        <v>279</v>
+        <v>310</v>
       </c>
       <c r="C883" t="s">
-        <v>280</v>
+        <v>288</v>
       </c>
       <c r="D883" t="s">
         <v>267</v>
       </c>
       <c r="E883" t="s">
-        <v>1411</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="884" spans="1:5">
       <c r="A884">
         <v>883</v>
       </c>
       <c r="B884" t="s">
-        <v>485</v>
+        <v>1268</v>
       </c>
       <c r="C884" t="s">
-        <v>486</v>
+        <v>1269</v>
       </c>
       <c r="D884" t="s">
         <v>267</v>
       </c>
       <c r="E884" t="s">
-        <v>1412</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="885" spans="1:5">
       <c r="A885">
         <v>884</v>
       </c>
       <c r="B885" t="s">
-        <v>1300</v>
+        <v>636</v>
       </c>
       <c r="C885" t="s">
-        <v>1301</v>
+        <v>637</v>
       </c>
       <c r="D885" t="s">
         <v>267</v>
       </c>
       <c r="E885" t="s">
-        <v>1413</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="886" spans="1:5">
       <c r="A886">
         <v>885</v>
       </c>
       <c r="B886" t="s">
-        <v>644</v>
+        <v>341</v>
       </c>
       <c r="C886" t="s">
-        <v>645</v>
+        <v>342</v>
       </c>
       <c r="D886" t="s">
         <v>267</v>
       </c>
       <c r="E886" t="s">
-        <v>1414</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="887" spans="1:5">
       <c r="A887">
         <v>886</v>
       </c>
       <c r="B887" t="s">
-        <v>320</v>
+        <v>1278</v>
       </c>
       <c r="C887" t="s">
-        <v>321</v>
+        <v>1279</v>
       </c>
       <c r="D887" t="s">
         <v>267</v>
       </c>
       <c r="E887" t="s">
-        <v>1415</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="888" spans="1:5">
       <c r="A888">
         <v>887</v>
       </c>
       <c r="B888" t="s">
-        <v>327</v>
+        <v>523</v>
       </c>
       <c r="C888" t="s">
-        <v>328</v>
+        <v>524</v>
       </c>
       <c r="D888" t="s">
         <v>267</v>
       </c>
       <c r="E888" t="s">
-        <v>1416</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="889" spans="1:5">
       <c r="A889">
         <v>888</v>
       </c>
       <c r="B889" t="s">
-        <v>562</v>
+        <v>622</v>
       </c>
       <c r="C889" t="s">
-        <v>563</v>
+        <v>623</v>
       </c>
       <c r="D889" t="s">
         <v>267</v>
       </c>
       <c r="E889" t="s">
-        <v>1417</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="890" spans="1:5">
       <c r="A890">
         <v>889</v>
       </c>
       <c r="B890" t="s">
-        <v>569</v>
+        <v>629</v>
       </c>
       <c r="C890" t="s">
-        <v>570</v>
+        <v>630</v>
       </c>
       <c r="D890" t="s">
         <v>267</v>
       </c>
       <c r="E890" t="s">
-        <v>1418</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="891" spans="1:5">
       <c r="A891">
         <v>890</v>
       </c>
       <c r="B891" t="s">
-        <v>334</v>
+        <v>400</v>
       </c>
       <c r="C891" t="s">
-        <v>335</v>
+        <v>401</v>
       </c>
       <c r="D891" t="s">
         <v>267</v>
       </c>
       <c r="E891" t="s">
-        <v>1419</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="892" spans="1:5">
       <c r="A892">
         <v>891</v>
       </c>
       <c r="B892" t="s">
-        <v>576</v>
+        <v>407</v>
       </c>
       <c r="C892" t="s">
-        <v>577</v>
+        <v>408</v>
       </c>
       <c r="D892" t="s">
         <v>267</v>
       </c>
       <c r="E892" t="s">
-        <v>1420</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="893" spans="1:5">
       <c r="A893">
         <v>892</v>
       </c>
       <c r="B893" t="s">
-        <v>310</v>
+        <v>413</v>
       </c>
       <c r="C893" t="s">
-        <v>288</v>
+        <v>414</v>
       </c>
       <c r="D893" t="s">
         <v>267</v>
       </c>
       <c r="E893" t="s">
-        <v>1421</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="894" spans="1:5">
       <c r="A894">
         <v>893</v>
       </c>
       <c r="B894" t="s">
-        <v>1287</v>
+        <v>424</v>
       </c>
       <c r="C894" t="s">
-        <v>1288</v>
+        <v>425</v>
       </c>
       <c r="D894" t="s">
         <v>267</v>
       </c>
       <c r="E894" t="s">
-        <v>1422</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="895" spans="1:5">
       <c r="A895">
         <v>894</v>
       </c>
       <c r="B895" t="s">
-        <v>638</v>
+        <v>1420</v>
       </c>
       <c r="C895" t="s">
-        <v>639</v>
+        <v>1421</v>
       </c>
       <c r="D895" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="E895" t="s">
-        <v>1423</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="896" spans="1:5">
       <c r="A896">
         <v>895</v>
       </c>
       <c r="B896" t="s">
-        <v>341</v>
+        <v>1423</v>
       </c>
       <c r="C896" t="s">
-        <v>342</v>
+        <v>1424</v>
       </c>
       <c r="D896" t="s">
-        <v>267</v>
+        <v>696</v>
       </c>
       <c r="E896" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="897" spans="1:5">
       <c r="A897">
         <v>896</v>
       </c>
       <c r="B897" t="s">
-        <v>1297</v>
+        <v>1426</v>
       </c>
       <c r="C897" t="s">
-        <v>1298</v>
+        <v>1427</v>
       </c>
       <c r="D897" t="s">
-        <v>267</v>
+        <v>696</v>
       </c>
       <c r="E897" t="s">
-        <v>1425</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="898" spans="1:5">
       <c r="A898">
         <v>897</v>
       </c>
       <c r="B898" t="s">
-        <v>525</v>
+        <v>826</v>
       </c>
       <c r="C898" t="s">
-        <v>526</v>
+        <v>827</v>
       </c>
       <c r="D898" t="s">
-        <v>267</v>
+        <v>7</v>
       </c>
       <c r="E898" t="s">
-        <v>1426</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="899" spans="1:5">
       <c r="A899">
         <v>898</v>
       </c>
       <c r="B899" t="s">
-        <v>624</v>
+        <v>947</v>
       </c>
       <c r="C899" t="s">
-        <v>625</v>
+        <v>948</v>
       </c>
       <c r="D899" t="s">
-        <v>267</v>
+        <v>7</v>
       </c>
       <c r="E899" t="s">
-        <v>1427</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="900" spans="1:5">
       <c r="A900">
         <v>899</v>
       </c>
       <c r="B900" t="s">
-        <v>631</v>
+        <v>944</v>
       </c>
       <c r="C900" t="s">
-        <v>632</v>
+        <v>945</v>
       </c>
       <c r="D900" t="s">
-        <v>267</v>
+        <v>7</v>
       </c>
       <c r="E900" t="s">
-        <v>1428</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="901" spans="1:5">
       <c r="A901">
         <v>900</v>
       </c>
       <c r="B901" t="s">
-        <v>400</v>
+        <v>717</v>
       </c>
       <c r="C901" t="s">
-        <v>401</v>
+        <v>718</v>
       </c>
       <c r="D901" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="E901" t="s">
-        <v>1429</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="902" spans="1:5">
       <c r="A902">
         <v>901</v>
       </c>
       <c r="B902" t="s">
-        <v>409</v>
+        <v>665</v>
       </c>
       <c r="C902" t="s">
-        <v>410</v>
+        <v>666</v>
       </c>
       <c r="D902" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="E902" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="903" spans="1:5">
       <c r="A903">
         <v>902</v>
       </c>
       <c r="B903" t="s">
-        <v>415</v>
+        <v>1433</v>
       </c>
       <c r="C903" t="s">
-        <v>416</v>
+        <v>1434</v>
       </c>
       <c r="D903" t="s">
         <v>267</v>
       </c>
       <c r="E903" t="s">
-        <v>1431</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="904" spans="1:5">
       <c r="A904">
         <v>903</v>
       </c>
       <c r="B904" t="s">
-        <v>426</v>
+        <v>705</v>
       </c>
       <c r="C904" t="s">
-        <v>427</v>
+        <v>706</v>
       </c>
       <c r="D904" t="s">
-        <v>267</v>
+        <v>11</v>
       </c>
       <c r="E904" t="s">
-        <v>1432</v>
+        <v>733</v>
       </c>
     </row>
     <row r="905" spans="1:5">
       <c r="A905">
         <v>904</v>
       </c>
       <c r="B905" t="s">
-        <v>1433</v>
+        <v>844</v>
       </c>
       <c r="C905" t="s">
-        <v>1434</v>
+        <v>845</v>
       </c>
       <c r="D905" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="E905" t="s">
-        <v>1435</v>
+        <v>870</v>
       </c>
     </row>
     <row r="906" spans="1:5">
       <c r="A906">
         <v>905</v>
       </c>
       <c r="B906" t="s">
+        <v>944</v>
+      </c>
+      <c r="C906" t="s">
+        <v>945</v>
+      </c>
+      <c r="D906" t="s">
+        <v>7</v>
+      </c>
+      <c r="E906" t="s">
         <v>1436</v>
-      </c>
-[...7 lines deleted...]
-        <v>1438</v>
       </c>
     </row>
     <row r="907" spans="1:5">
       <c r="A907">
         <v>906</v>
       </c>
       <c r="B907" t="s">
-        <v>1439</v>
+        <v>944</v>
       </c>
       <c r="C907" t="s">
-        <v>1440</v>
+        <v>945</v>
       </c>
       <c r="D907" t="s">
-        <v>698</v>
+        <v>7</v>
       </c>
       <c r="E907" t="s">
-        <v>1441</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="908" spans="1:5">
       <c r="A908">
         <v>907</v>
       </c>
       <c r="B908" t="s">
-        <v>836</v>
+        <v>944</v>
       </c>
       <c r="C908" t="s">
-        <v>837</v>
+        <v>945</v>
       </c>
       <c r="D908" t="s">
         <v>7</v>
       </c>
       <c r="E908" t="s">
-        <v>1442</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="909" spans="1:5">
       <c r="A909">
         <v>908</v>
       </c>
       <c r="B909" t="s">
-        <v>966</v>
+        <v>947</v>
       </c>
       <c r="C909" t="s">
-        <v>967</v>
+        <v>948</v>
       </c>
       <c r="D909" t="s">
         <v>7</v>
       </c>
       <c r="E909" t="s">
-        <v>1443</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="910" spans="1:5">
       <c r="A910">
         <v>909</v>
       </c>
       <c r="B910" t="s">
-        <v>960</v>
+        <v>955</v>
       </c>
       <c r="C910" t="s">
-        <v>961</v>
+        <v>956</v>
       </c>
       <c r="D910" t="s">
         <v>7</v>
       </c>
       <c r="E910" t="s">
-        <v>1444</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="911" spans="1:5">
       <c r="A911">
         <v>910</v>
       </c>
       <c r="B911" t="s">
-        <v>725</v>
+        <v>933</v>
       </c>
       <c r="C911" t="s">
-        <v>726</v>
+        <v>934</v>
       </c>
       <c r="D911" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="E911" t="s">
-        <v>1105</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="912" spans="1:5">
       <c r="A912">
         <v>911</v>
       </c>
       <c r="B912" t="s">
-        <v>667</v>
+        <v>705</v>
       </c>
       <c r="C912" t="s">
-        <v>668</v>
+        <v>706</v>
       </c>
       <c r="D912" t="s">
-        <v>265</v>
+        <v>11</v>
       </c>
       <c r="E912" t="s">
-        <v>1445</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="913" spans="1:5">
       <c r="A913">
         <v>912</v>
       </c>
       <c r="B913" t="s">
-        <v>1446</v>
+        <v>1442</v>
       </c>
       <c r="C913" t="s">
-        <v>1447</v>
+        <v>1443</v>
       </c>
       <c r="D913" t="s">
-        <v>267</v>
+        <v>61</v>
       </c>
       <c r="E913" t="s">
-        <v>1448</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="914" spans="1:5">
       <c r="A914">
         <v>913</v>
       </c>
       <c r="B914" t="s">
-        <v>713</v>
+        <v>5</v>
       </c>
       <c r="C914" t="s">
-        <v>714</v>
+        <v>6</v>
       </c>
       <c r="D914" t="s">
         <v>11</v>
       </c>
       <c r="E914" t="s">
-        <v>740</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="915" spans="1:5">
       <c r="A915">
         <v>914</v>
       </c>
       <c r="B915" t="s">
-        <v>854</v>
+        <v>1446</v>
       </c>
       <c r="C915" t="s">
-        <v>855</v>
+        <v>1447</v>
       </c>
       <c r="D915" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="E915" t="s">
-        <v>880</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="916" spans="1:5">
       <c r="A916">
         <v>915</v>
       </c>
       <c r="B916" t="s">
-        <v>960</v>
+        <v>1449</v>
       </c>
       <c r="C916" t="s">
-        <v>961</v>
+        <v>1450</v>
       </c>
       <c r="D916" t="s">
-        <v>7</v>
+        <v>375</v>
       </c>
       <c r="E916" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="917" spans="1:5">
       <c r="A917">
         <v>916</v>
       </c>
       <c r="B917" t="s">
-        <v>960</v>
+        <v>1452</v>
       </c>
       <c r="C917" t="s">
-        <v>961</v>
+        <v>1453</v>
       </c>
       <c r="D917" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="E917" t="s">
-        <v>1450</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="918" spans="1:5">
       <c r="A918">
         <v>917</v>
       </c>
       <c r="B918" t="s">
-        <v>960</v>
+        <v>1455</v>
       </c>
       <c r="C918" t="s">
-        <v>961</v>
+        <v>1456</v>
       </c>
       <c r="D918" t="s">
-        <v>7</v>
+        <v>61</v>
       </c>
       <c r="E918" t="s">
-        <v>1451</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="919" spans="1:5">
       <c r="A919">
         <v>918</v>
       </c>
       <c r="B919" t="s">
         <v>966</v>
       </c>
       <c r="C919" t="s">
         <v>967</v>
       </c>
       <c r="D919" t="s">
-        <v>7</v>
+        <v>696</v>
       </c>
       <c r="E919" t="s">
-        <v>1452</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="920" spans="1:5">
       <c r="A920">
         <v>919</v>
       </c>
       <c r="B920" t="s">
-        <v>974</v>
+        <v>63</v>
       </c>
       <c r="C920" t="s">
-        <v>975</v>
+        <v>64</v>
       </c>
       <c r="D920" t="s">
-        <v>7</v>
+        <v>1459</v>
       </c>
       <c r="E920" t="s">
-        <v>1453</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="921" spans="1:5">
       <c r="A921">
         <v>920</v>
       </c>
       <c r="B921" t="s">
-        <v>943</v>
+        <v>1461</v>
       </c>
       <c r="C921" t="s">
-        <v>944</v>
+        <v>1462</v>
       </c>
       <c r="D921" t="s">
-        <v>7</v>
+        <v>1459</v>
       </c>
       <c r="E921" t="s">
-        <v>1454</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="922" spans="1:5">
       <c r="A922">
         <v>921</v>
       </c>
       <c r="B922" t="s">
-        <v>713</v>
+        <v>1464</v>
       </c>
       <c r="C922" t="s">
-        <v>714</v>
+        <v>1465</v>
       </c>
       <c r="D922" t="s">
-        <v>11</v>
+        <v>1459</v>
       </c>
       <c r="E922" t="s">
-        <v>1104</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="923" spans="1:5">
       <c r="A923">
         <v>922</v>
       </c>
       <c r="B923" t="s">
-        <v>1455</v>
+        <v>1467</v>
       </c>
       <c r="C923" t="s">
-        <v>1456</v>
+        <v>1468</v>
       </c>
       <c r="D923" t="s">
-        <v>61</v>
+        <v>1459</v>
       </c>
       <c r="E923" t="s">
-        <v>1457</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="924" spans="1:5">
       <c r="A924">
         <v>923</v>
       </c>
       <c r="B924" t="s">
-        <v>5</v>
+        <v>1470</v>
       </c>
       <c r="C924" t="s">
-        <v>6</v>
+        <v>1471</v>
       </c>
       <c r="D924" t="s">
-        <v>11</v>
+        <v>1459</v>
       </c>
       <c r="E924" t="s">
-        <v>1458</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="925" spans="1:5">
       <c r="A925">
         <v>924</v>
       </c>
       <c r="B925" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C925" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D925" t="s">
         <v>1459</v>
       </c>
-      <c r="C925" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E925" t="s">
-        <v>1461</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="926" spans="1:5">
       <c r="A926">
         <v>925</v>
       </c>
       <c r="B926" t="s">
-        <v>1462</v>
+        <v>1476</v>
       </c>
       <c r="C926" t="s">
-        <v>1463</v>
+        <v>1477</v>
       </c>
       <c r="D926" t="s">
-        <v>375</v>
+        <v>1459</v>
       </c>
       <c r="E926" t="s">
-        <v>1464</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="927" spans="1:5">
       <c r="A927">
         <v>926</v>
       </c>
       <c r="B927" t="s">
-        <v>1465</v>
+        <v>1479</v>
       </c>
       <c r="C927" t="s">
-        <v>1466</v>
+        <v>1480</v>
       </c>
       <c r="D927" t="s">
-        <v>11</v>
+        <v>1459</v>
       </c>
       <c r="E927" t="s">
-        <v>1467</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="928" spans="1:5">
       <c r="A928">
         <v>927</v>
       </c>
       <c r="B928" t="s">
-        <v>1468</v>
+        <v>1482</v>
       </c>
       <c r="C928" t="s">
-        <v>1469</v>
+        <v>1483</v>
       </c>
       <c r="D928" t="s">
-        <v>61</v>
+        <v>1459</v>
       </c>
       <c r="E928" t="s">
-        <v>1470</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="929" spans="1:5">
       <c r="A929">
         <v>928</v>
       </c>
       <c r="B929" t="s">
-        <v>985</v>
+        <v>1485</v>
       </c>
       <c r="C929" t="s">
-        <v>986</v>
+        <v>1486</v>
       </c>
       <c r="D929" t="s">
-        <v>698</v>
+        <v>1459</v>
       </c>
       <c r="E929" t="s">
-        <v>1471</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="930" spans="1:5">
       <c r="A930">
         <v>929</v>
       </c>
       <c r="B930" t="s">
-        <v>63</v>
+        <v>1488</v>
       </c>
       <c r="C930" t="s">
-        <v>64</v>
+        <v>1489</v>
       </c>
       <c r="D930" t="s">
-        <v>1472</v>
+        <v>173</v>
       </c>
       <c r="E930" t="s">
-        <v>1473</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="931" spans="1:5">
       <c r="A931">
         <v>930</v>
       </c>
       <c r="B931" t="s">
-        <v>1474</v>
+        <v>1491</v>
       </c>
       <c r="C931" t="s">
-        <v>1475</v>
+        <v>1492</v>
       </c>
       <c r="D931" t="s">
-        <v>1472</v>
+        <v>173</v>
       </c>
       <c r="E931" t="s">
-        <v>1476</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="932" spans="1:5">
       <c r="A932">
         <v>931</v>
       </c>
       <c r="B932" t="s">
-        <v>1477</v>
+        <v>1494</v>
       </c>
       <c r="C932" t="s">
-        <v>1478</v>
+        <v>1495</v>
       </c>
       <c r="D932" t="s">
-        <v>1472</v>
+        <v>173</v>
       </c>
       <c r="E932" t="s">
-        <v>1479</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="933" spans="1:5">
       <c r="A933">
         <v>932</v>
       </c>
       <c r="B933" t="s">
-        <v>1480</v>
+        <v>754</v>
       </c>
       <c r="C933" t="s">
-        <v>1481</v>
+        <v>755</v>
       </c>
       <c r="D933" t="s">
-        <v>1472</v>
+        <v>696</v>
       </c>
       <c r="E933" t="s">
-        <v>1482</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="934" spans="1:5">
       <c r="A934">
         <v>933</v>
       </c>
       <c r="B934" t="s">
-        <v>1483</v>
+        <v>257</v>
       </c>
       <c r="C934" t="s">
-        <v>1484</v>
+        <v>258</v>
       </c>
       <c r="D934" t="s">
-        <v>1472</v>
+        <v>1498</v>
       </c>
       <c r="E934" t="s">
-        <v>1485</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="935" spans="1:5">
       <c r="A935">
         <v>934</v>
       </c>
       <c r="B935" t="s">
-        <v>1486</v>
+        <v>271</v>
       </c>
       <c r="C935" t="s">
-        <v>1487</v>
+        <v>272</v>
       </c>
       <c r="D935" t="s">
-        <v>1472</v>
+        <v>1498</v>
       </c>
       <c r="E935" t="s">
-        <v>1488</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="936" spans="1:5">
       <c r="A936">
         <v>935</v>
       </c>
       <c r="B936" t="s">
-        <v>1489</v>
+        <v>279</v>
       </c>
       <c r="C936" t="s">
-        <v>1490</v>
+        <v>280</v>
       </c>
       <c r="D936" t="s">
-        <v>1472</v>
+        <v>1498</v>
       </c>
       <c r="E936" t="s">
-        <v>1491</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="937" spans="1:5">
       <c r="A937">
         <v>936</v>
       </c>
       <c r="B937" t="s">
-        <v>1492</v>
+        <v>914</v>
       </c>
       <c r="C937" t="s">
-        <v>1493</v>
+        <v>915</v>
       </c>
       <c r="D937" t="s">
-        <v>1472</v>
+        <v>7</v>
       </c>
       <c r="E937" t="s">
-        <v>1494</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="938" spans="1:5">
       <c r="A938">
         <v>937</v>
       </c>
       <c r="B938" t="s">
-        <v>1495</v>
+        <v>944</v>
       </c>
       <c r="C938" t="s">
-        <v>1496</v>
+        <v>945</v>
       </c>
       <c r="D938" t="s">
-        <v>1472</v>
+        <v>7</v>
       </c>
       <c r="E938" t="s">
-        <v>1497</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="939" spans="1:5">
       <c r="A939">
         <v>938</v>
       </c>
       <c r="B939" t="s">
-        <v>1498</v>
+        <v>958</v>
       </c>
       <c r="C939" t="s">
-        <v>1499</v>
+        <v>959</v>
       </c>
       <c r="D939" t="s">
-        <v>1472</v>
+        <v>7</v>
       </c>
       <c r="E939" t="s">
-        <v>1500</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="940" spans="1:5">
       <c r="A940">
         <v>939</v>
       </c>
       <c r="B940" t="s">
-        <v>1501</v>
+        <v>933</v>
       </c>
       <c r="C940" t="s">
-        <v>1502</v>
+        <v>934</v>
       </c>
       <c r="D940" t="s">
-        <v>173</v>
+        <v>7</v>
       </c>
       <c r="E940" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="941" spans="1:5">
       <c r="A941">
         <v>940</v>
       </c>
       <c r="B941" t="s">
-        <v>1504</v>
+        <v>955</v>
       </c>
       <c r="C941" t="s">
-        <v>1505</v>
+        <v>956</v>
       </c>
       <c r="D941" t="s">
-        <v>173</v>
+        <v>7</v>
       </c>
       <c r="E941" t="s">
         <v>1506</v>
       </c>
     </row>
     <row r="942" spans="1:5">
       <c r="A942">
         <v>941</v>
       </c>
       <c r="B942" t="s">
+        <v>939</v>
+      </c>
+      <c r="C942" t="s">
+        <v>940</v>
+      </c>
+      <c r="D942" t="s">
+        <v>7</v>
+      </c>
+      <c r="E942" t="s">
         <v>1507</v>
-      </c>
-[...7 lines deleted...]
-        <v>1509</v>
       </c>
     </row>
     <row r="943" spans="1:5">
       <c r="A943">
         <v>942</v>
       </c>
       <c r="B943" t="s">
-        <v>761</v>
+        <v>816</v>
       </c>
       <c r="C943" t="s">
-        <v>762</v>
+        <v>817</v>
       </c>
       <c r="D943" t="s">
-        <v>698</v>
+        <v>7</v>
       </c>
       <c r="E943" t="s">
-        <v>1510</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="944" spans="1:5">
       <c r="A944">
         <v>943</v>
       </c>
       <c r="B944" t="s">
-        <v>257</v>
+        <v>724</v>
       </c>
       <c r="C944" t="s">
-        <v>258</v>
+        <v>725</v>
       </c>
       <c r="D944" t="s">
-        <v>1511</v>
+        <v>269</v>
       </c>
       <c r="E944" t="s">
-        <v>1512</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="945" spans="1:5">
       <c r="A945">
         <v>944</v>
       </c>
       <c r="B945" t="s">
-        <v>271</v>
+        <v>794</v>
       </c>
       <c r="C945" t="s">
-        <v>272</v>
+        <v>795</v>
       </c>
       <c r="D945" t="s">
-        <v>1511</v>
+        <v>269</v>
       </c>
       <c r="E945" t="s">
-        <v>1513</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="946" spans="1:5">
       <c r="A946">
         <v>945</v>
       </c>
       <c r="B946" t="s">
-        <v>279</v>
+        <v>690</v>
       </c>
       <c r="C946" t="s">
-        <v>280</v>
+        <v>691</v>
       </c>
       <c r="D946" t="s">
+        <v>269</v>
+      </c>
+      <c r="E946" t="s">
         <v>1511</v>
-      </c>
-[...1 lines deleted...]
-        <v>1514</v>
       </c>
     </row>
     <row r="947" spans="1:5">
       <c r="A947">
         <v>946</v>
       </c>
       <c r="B947" t="s">
-        <v>924</v>
+        <v>693</v>
       </c>
       <c r="C947" t="s">
-        <v>925</v>
+        <v>694</v>
       </c>
       <c r="D947" t="s">
-        <v>7</v>
+        <v>269</v>
       </c>
       <c r="E947" t="s">
-        <v>1515</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="948" spans="1:5">
       <c r="A948">
         <v>947</v>
       </c>
       <c r="B948" t="s">
-        <v>960</v>
+        <v>1513</v>
       </c>
       <c r="C948" t="s">
-        <v>961</v>
+        <v>1514</v>
       </c>
       <c r="D948" t="s">
-        <v>7</v>
+        <v>720</v>
       </c>
       <c r="E948" t="s">
-        <v>1516</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="949" spans="1:5">
       <c r="A949">
         <v>948</v>
       </c>
       <c r="B949" t="s">
-        <v>977</v>
+        <v>816</v>
       </c>
       <c r="C949" t="s">
-        <v>978</v>
+        <v>817</v>
       </c>
       <c r="D949" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="E949" t="s">
-        <v>1517</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="950" spans="1:5">
       <c r="A950">
         <v>949</v>
       </c>
       <c r="B950" t="s">
-        <v>943</v>
+        <v>748</v>
       </c>
       <c r="C950" t="s">
-        <v>944</v>
+        <v>749</v>
       </c>
       <c r="D950" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="E950" t="s">
-        <v>1518</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="951" spans="1:5">
       <c r="A951">
         <v>950</v>
       </c>
       <c r="B951" t="s">
-        <v>974</v>
+        <v>969</v>
       </c>
       <c r="C951" t="s">
-        <v>975</v>
+        <v>970</v>
       </c>
       <c r="D951" t="s">
         <v>7</v>
       </c>
       <c r="E951" t="s">
-        <v>1519</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="952" spans="1:5">
       <c r="A952">
         <v>951</v>
       </c>
       <c r="B952" t="s">
-        <v>952</v>
+        <v>310</v>
       </c>
       <c r="C952" t="s">
-        <v>953</v>
+        <v>288</v>
       </c>
       <c r="D952" t="s">
-        <v>7</v>
+        <v>1498</v>
       </c>
       <c r="E952" t="s">
-        <v>1520</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="953" spans="1:5">
       <c r="A953">
         <v>952</v>
       </c>
       <c r="B953" t="s">
-        <v>823</v>
+        <v>930</v>
       </c>
       <c r="C953" t="s">
-        <v>824</v>
+        <v>931</v>
       </c>
       <c r="D953" t="s">
         <v>7</v>
       </c>
       <c r="E953" t="s">
-        <v>1521</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="954" spans="1:5">
       <c r="A954">
         <v>953</v>
       </c>
       <c r="B954" t="s">
-        <v>731</v>
+        <v>483</v>
       </c>
       <c r="C954" t="s">
-        <v>732</v>
+        <v>484</v>
       </c>
       <c r="D954" t="s">
-        <v>269</v>
+        <v>1498</v>
       </c>
       <c r="E954" t="s">
-        <v>1522</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="955" spans="1:5">
       <c r="A955">
         <v>954</v>
       </c>
       <c r="B955" t="s">
-        <v>801</v>
+        <v>530</v>
       </c>
       <c r="C955" t="s">
-        <v>802</v>
+        <v>531</v>
       </c>
       <c r="D955" t="s">
-        <v>269</v>
+        <v>1498</v>
       </c>
       <c r="E955" t="s">
-        <v>1523</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="956" spans="1:5">
       <c r="A956">
         <v>955</v>
       </c>
       <c r="B956" t="s">
-        <v>692</v>
+        <v>1523</v>
       </c>
       <c r="C956" t="s">
-        <v>693</v>
+        <v>1524</v>
       </c>
       <c r="D956" t="s">
-        <v>269</v>
+        <v>61</v>
       </c>
       <c r="E956" t="s">
-        <v>1524</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="957" spans="1:5">
       <c r="A957">
         <v>956</v>
       </c>
       <c r="B957" t="s">
-        <v>695</v>
+        <v>544</v>
       </c>
       <c r="C957" t="s">
-        <v>696</v>
+        <v>545</v>
       </c>
       <c r="D957" t="s">
-        <v>269</v>
+        <v>1498</v>
       </c>
       <c r="E957" t="s">
-        <v>1525</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="958" spans="1:5">
       <c r="A958">
         <v>957</v>
       </c>
       <c r="B958" t="s">
-        <v>1526</v>
+        <v>552</v>
       </c>
       <c r="C958" t="s">
+        <v>553</v>
+      </c>
+      <c r="D958" t="s">
+        <v>1498</v>
+      </c>
+      <c r="E958" t="s">
         <v>1527</v>
-      </c>
-[...4 lines deleted...]
-        <v>1528</v>
       </c>
     </row>
     <row r="959" spans="1:5">
       <c r="A959">
         <v>958</v>
       </c>
       <c r="B959" t="s">
-        <v>823</v>
+        <v>1528</v>
       </c>
       <c r="C959" t="s">
-        <v>824</v>
+        <v>1529</v>
       </c>
       <c r="D959" t="s">
-        <v>11</v>
+        <v>61</v>
       </c>
       <c r="E959" t="s">
-        <v>1529</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="960" spans="1:5">
       <c r="A960">
         <v>959</v>
       </c>
       <c r="B960" t="s">
-        <v>755</v>
+        <v>636</v>
       </c>
       <c r="C960" t="s">
-        <v>756</v>
+        <v>637</v>
       </c>
       <c r="D960" t="s">
-        <v>11</v>
+        <v>1498</v>
       </c>
       <c r="E960" t="s">
         <v>1530</v>
       </c>
     </row>
     <row r="961" spans="1:5">
       <c r="A961">
         <v>960</v>
       </c>
       <c r="B961" t="s">
-        <v>988</v>
+        <v>1531</v>
       </c>
       <c r="C961" t="s">
-        <v>989</v>
+        <v>1532</v>
       </c>
       <c r="D961" t="s">
-        <v>7</v>
+        <v>375</v>
       </c>
       <c r="E961" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="962" spans="1:5">
       <c r="A962">
         <v>961</v>
       </c>
       <c r="B962" t="s">
-        <v>310</v>
+        <v>642</v>
       </c>
       <c r="C962" t="s">
-        <v>288</v>
+        <v>643</v>
       </c>
       <c r="D962" t="s">
-        <v>1511</v>
+        <v>1498</v>
       </c>
       <c r="E962" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="963" spans="1:5">
       <c r="A963">
         <v>962</v>
       </c>
       <c r="B963" t="s">
-        <v>940</v>
+        <v>1268</v>
       </c>
       <c r="C963" t="s">
-        <v>941</v>
+        <v>1269</v>
       </c>
       <c r="D963" t="s">
-        <v>7</v>
+        <v>1498</v>
       </c>
       <c r="E963" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="964" spans="1:5">
       <c r="A964">
         <v>963</v>
       </c>
       <c r="B964" t="s">
-        <v>485</v>
+        <v>1265</v>
       </c>
       <c r="C964" t="s">
-        <v>486</v>
+        <v>1266</v>
       </c>
       <c r="D964" t="s">
-        <v>1511</v>
+        <v>1498</v>
       </c>
       <c r="E964" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="965" spans="1:5">
       <c r="A965">
         <v>964</v>
       </c>
       <c r="B965" t="s">
-        <v>532</v>
+        <v>1281</v>
       </c>
       <c r="C965" t="s">
-        <v>533</v>
+        <v>1282</v>
       </c>
       <c r="D965" t="s">
-        <v>1511</v>
+        <v>1498</v>
       </c>
       <c r="E965" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="966" spans="1:5">
       <c r="A966">
         <v>965</v>
       </c>
       <c r="B966" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
       <c r="C966" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
       <c r="D966" t="s">
-        <v>61</v>
+        <v>262</v>
       </c>
       <c r="E966" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="967" spans="1:5">
       <c r="A967">
         <v>966</v>
       </c>
       <c r="B967" t="s">
-        <v>546</v>
+        <v>930</v>
       </c>
       <c r="C967" t="s">
-        <v>547</v>
+        <v>931</v>
       </c>
       <c r="D967" t="s">
-        <v>1511</v>
+        <v>1541</v>
       </c>
       <c r="E967" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="968" spans="1:5">
       <c r="A968">
         <v>967</v>
       </c>
       <c r="B968" t="s">
-        <v>554</v>
+        <v>801</v>
       </c>
       <c r="C968" t="s">
-        <v>555</v>
+        <v>802</v>
       </c>
       <c r="D968" t="s">
-        <v>1511</v>
+        <v>422</v>
       </c>
       <c r="E968" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="969" spans="1:5">
       <c r="A969">
         <v>968</v>
       </c>
       <c r="B969" t="s">
-        <v>1541</v>
+        <v>917</v>
       </c>
       <c r="C969" t="s">
-        <v>1542</v>
+        <v>918</v>
       </c>
       <c r="D969" t="s">
-        <v>61</v>
+        <v>422</v>
       </c>
       <c r="E969" t="s">
-        <v>1103</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="970" spans="1:5">
       <c r="A970">
         <v>969</v>
       </c>
       <c r="B970" t="s">
-        <v>638</v>
+        <v>1077</v>
       </c>
       <c r="C970" t="s">
-        <v>639</v>
+        <v>1078</v>
       </c>
       <c r="D970" t="s">
-        <v>1511</v>
+        <v>422</v>
       </c>
       <c r="E970" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="971" spans="1:5">
       <c r="A971">
         <v>970</v>
       </c>
       <c r="B971" t="s">
-        <v>1544</v>
+        <v>1089</v>
       </c>
       <c r="C971" t="s">
-        <v>1545</v>
+        <v>1090</v>
       </c>
       <c r="D971" t="s">
-        <v>375</v>
+        <v>422</v>
       </c>
       <c r="E971" t="s">
         <v>1546</v>
       </c>
     </row>
     <row r="972" spans="1:5">
       <c r="A972">
         <v>971</v>
       </c>
       <c r="B972" t="s">
-        <v>644</v>
+        <v>1442</v>
       </c>
       <c r="C972" t="s">
-        <v>645</v>
+        <v>1443</v>
       </c>
       <c r="D972" t="s">
-        <v>1511</v>
+        <v>422</v>
       </c>
       <c r="E972" t="s">
         <v>1547</v>
       </c>
     </row>
     <row r="973" spans="1:5">
       <c r="A973">
         <v>972</v>
       </c>
       <c r="B973" t="s">
-        <v>1287</v>
+        <v>1455</v>
       </c>
       <c r="C973" t="s">
-        <v>1288</v>
+        <v>1456</v>
       </c>
       <c r="D973" t="s">
-        <v>1511</v>
+        <v>422</v>
       </c>
       <c r="E973" t="s">
         <v>1548</v>
       </c>
     </row>
     <row r="974" spans="1:5">
       <c r="A974">
         <v>973</v>
       </c>
       <c r="B974" t="s">
-        <v>1284</v>
+        <v>1523</v>
       </c>
       <c r="C974" t="s">
-        <v>1285</v>
+        <v>1524</v>
       </c>
       <c r="D974" t="s">
-        <v>1511</v>
+        <v>422</v>
       </c>
       <c r="E974" t="s">
         <v>1549</v>
       </c>
     </row>
     <row r="975" spans="1:5">
       <c r="A975">
         <v>974</v>
       </c>
       <c r="B975" t="s">
-        <v>1300</v>
+        <v>59</v>
       </c>
       <c r="C975" t="s">
-        <v>1301</v>
+        <v>60</v>
       </c>
       <c r="D975" t="s">
-        <v>1511</v>
+        <v>422</v>
       </c>
       <c r="E975" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="976" spans="1:5">
       <c r="A976">
         <v>975</v>
       </c>
       <c r="B976" t="s">
+        <v>813</v>
+      </c>
+      <c r="C976" t="s">
+        <v>814</v>
+      </c>
+      <c r="D976" t="s">
+        <v>422</v>
+      </c>
+      <c r="E976" t="s">
         <v>1551</v>
-      </c>
-[...7 lines deleted...]
-        <v>1553</v>
       </c>
     </row>
     <row r="977" spans="1:5">
       <c r="A977">
         <v>976</v>
       </c>
       <c r="B977" t="s">
-        <v>940</v>
+        <v>1389</v>
       </c>
       <c r="C977" t="s">
-        <v>941</v>
+        <v>1390</v>
       </c>
       <c r="D977" t="s">
-        <v>1554</v>
+        <v>7</v>
       </c>
       <c r="E977" t="s">
-        <v>1555</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="978" spans="1:5">
       <c r="A978">
         <v>977</v>
       </c>
       <c r="B978" t="s">
-        <v>808</v>
+        <v>1553</v>
       </c>
       <c r="C978" t="s">
-        <v>809</v>
+        <v>1554</v>
       </c>
       <c r="D978" t="s">
-        <v>424</v>
+        <v>7</v>
       </c>
       <c r="E978" t="s">
-        <v>1556</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="979" spans="1:5">
       <c r="A979">
         <v>978</v>
       </c>
       <c r="B979" t="s">
-        <v>927</v>
+        <v>1553</v>
       </c>
       <c r="C979" t="s">
-        <v>928</v>
+        <v>1554</v>
       </c>
       <c r="D979" t="s">
-        <v>424</v>
+        <v>7</v>
       </c>
       <c r="E979" t="s">
-        <v>1557</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="980" spans="1:5">
       <c r="A980">
         <v>979</v>
       </c>
       <c r="B980" t="s">
-        <v>1096</v>
+        <v>1553</v>
       </c>
       <c r="C980" t="s">
-        <v>1097</v>
+        <v>1554</v>
       </c>
       <c r="D980" t="s">
-        <v>424</v>
+        <v>7</v>
       </c>
       <c r="E980" t="s">
-        <v>1558</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="981" spans="1:5">
       <c r="A981">
         <v>980</v>
       </c>
       <c r="B981" t="s">
-        <v>1108</v>
+        <v>1558</v>
       </c>
       <c r="C981" t="s">
-        <v>1109</v>
+        <v>1559</v>
       </c>
       <c r="D981" t="s">
-        <v>424</v>
+        <v>375</v>
       </c>
       <c r="E981" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="982" spans="1:5">
       <c r="A982">
         <v>981</v>
       </c>
       <c r="B982" t="s">
-        <v>1455</v>
+        <v>794</v>
       </c>
       <c r="C982" t="s">
-        <v>1456</v>
+        <v>795</v>
       </c>
       <c r="D982" t="s">
-        <v>424</v>
+        <v>696</v>
       </c>
       <c r="E982" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="983" spans="1:5">
       <c r="A983">
         <v>982</v>
       </c>
       <c r="B983" t="s">
-        <v>836</v>
+        <v>690</v>
       </c>
       <c r="C983" t="s">
-        <v>837</v>
+        <v>691</v>
       </c>
       <c r="D983" t="s">
-        <v>403</v>
+        <v>375</v>
       </c>
       <c r="E983" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="984" spans="1:5">
       <c r="A984">
         <v>983</v>
       </c>
       <c r="B984" t="s">
-        <v>1468</v>
+        <v>794</v>
       </c>
       <c r="C984" t="s">
-        <v>1469</v>
+        <v>795</v>
       </c>
       <c r="D984" t="s">
-        <v>424</v>
+        <v>375</v>
       </c>
       <c r="E984" t="s">
-        <v>1562</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="985" spans="1:5">
       <c r="A985">
         <v>984</v>
       </c>
       <c r="B985" t="s">
-        <v>811</v>
+        <v>724</v>
       </c>
       <c r="C985" t="s">
-        <v>812</v>
+        <v>725</v>
       </c>
       <c r="D985" t="s">
-        <v>403</v>
+        <v>375</v>
       </c>
       <c r="E985" t="s">
-        <v>1563</v>
+        <v>726</v>
       </c>
     </row>
     <row r="986" spans="1:5">
       <c r="A986">
         <v>985</v>
       </c>
       <c r="B986" t="s">
-        <v>1536</v>
+        <v>693</v>
       </c>
       <c r="C986" t="s">
-        <v>1537</v>
+        <v>694</v>
       </c>
       <c r="D986" t="s">
-        <v>424</v>
+        <v>375</v>
       </c>
       <c r="E986" t="s">
-        <v>1564</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="987" spans="1:5">
       <c r="A987">
         <v>986</v>
       </c>
       <c r="B987" t="s">
-        <v>59</v>
+        <v>730</v>
       </c>
       <c r="C987" t="s">
-        <v>60</v>
+        <v>731</v>
       </c>
       <c r="D987" t="s">
-        <v>424</v>
+        <v>375</v>
       </c>
       <c r="E987" t="s">
-        <v>1565</v>
+        <v>732</v>
       </c>
     </row>
     <row r="988" spans="1:5">
       <c r="A988">
         <v>987</v>
       </c>
       <c r="B988" t="s">
-        <v>820</v>
+        <v>727</v>
       </c>
       <c r="C988" t="s">
-        <v>821</v>
+        <v>728</v>
       </c>
       <c r="D988" t="s">
-        <v>424</v>
+        <v>375</v>
       </c>
       <c r="E988" t="s">
-        <v>1566</v>
+        <v>729</v>
       </c>
     </row>
     <row r="989" spans="1:5">
       <c r="A989">
         <v>988</v>
       </c>
       <c r="B989" t="s">
-        <v>949</v>
+        <v>1426</v>
       </c>
       <c r="C989" t="s">
-        <v>950</v>
+        <v>1427</v>
       </c>
       <c r="D989" t="s">
-        <v>703</v>
+        <v>375</v>
       </c>
       <c r="E989" t="s">
-        <v>1405</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="990" spans="1:5">
       <c r="A990">
         <v>989</v>
       </c>
       <c r="B990" t="s">
-        <v>949</v>
+        <v>734</v>
       </c>
       <c r="C990" t="s">
-        <v>950</v>
+        <v>735</v>
       </c>
       <c r="D990" t="s">
-        <v>703</v>
+        <v>375</v>
       </c>
       <c r="E990" t="s">
-        <v>1404</v>
+        <v>736</v>
       </c>
     </row>
     <row r="991" spans="1:5">
       <c r="A991">
         <v>990</v>
       </c>
       <c r="B991" t="s">
-        <v>957</v>
+        <v>754</v>
       </c>
       <c r="C991" t="s">
-        <v>958</v>
+        <v>755</v>
       </c>
       <c r="D991" t="s">
-        <v>703</v>
+        <v>375</v>
       </c>
       <c r="E991" t="s">
-        <v>1403</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="992" spans="1:5">
       <c r="A992">
         <v>991</v>
       </c>
       <c r="B992" t="s">
-        <v>957</v>
+        <v>743</v>
       </c>
       <c r="C992" t="s">
-        <v>958</v>
+        <v>744</v>
       </c>
       <c r="D992" t="s">
-        <v>703</v>
+        <v>375</v>
       </c>
       <c r="E992" t="s">
-        <v>1402</v>
+        <v>745</v>
       </c>
     </row>
     <row r="993" spans="1:5">
       <c r="A993">
         <v>992</v>
       </c>
       <c r="B993" t="s">
-        <v>963</v>
+        <v>743</v>
       </c>
       <c r="C993" t="s">
-        <v>964</v>
+        <v>744</v>
       </c>
       <c r="D993" t="s">
-        <v>703</v>
+        <v>375</v>
       </c>
       <c r="E993" t="s">
-        <v>1401</v>
+        <v>746</v>
       </c>
     </row>
     <row r="994" spans="1:5">
       <c r="A994">
         <v>993</v>
       </c>
       <c r="B994" t="s">
-        <v>963</v>
+        <v>737</v>
       </c>
       <c r="C994" t="s">
-        <v>964</v>
+        <v>738</v>
       </c>
       <c r="D994" t="s">
-        <v>703</v>
+        <v>375</v>
       </c>
       <c r="E994" t="s">
-        <v>1400</v>
+        <v>739</v>
       </c>
     </row>
     <row r="995" spans="1:5">
       <c r="A995">
         <v>994</v>
       </c>
       <c r="B995" t="s">
-        <v>949</v>
+        <v>1564</v>
       </c>
       <c r="C995" t="s">
-        <v>950</v>
+        <v>1565</v>
       </c>
       <c r="D995" t="s">
-        <v>7</v>
+        <v>375</v>
       </c>
       <c r="E995" t="s">
-        <v>951</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="996" spans="1:5">
       <c r="A996">
         <v>995</v>
       </c>
       <c r="B996" t="s">
-        <v>701</v>
+        <v>1449</v>
       </c>
       <c r="C996" t="s">
-        <v>702</v>
+        <v>1450</v>
       </c>
       <c r="D996" t="s">
         <v>7</v>
       </c>
       <c r="E996" t="s">
         <v>1567</v>
       </c>
     </row>
     <row r="997" spans="1:5">
       <c r="A997">
         <v>996</v>
       </c>
       <c r="B997" t="s">
-        <v>701</v>
+        <v>730</v>
       </c>
       <c r="C997" t="s">
-        <v>702</v>
+        <v>731</v>
       </c>
       <c r="D997" t="s">
         <v>7</v>
       </c>
       <c r="E997" t="s">
-        <v>1568</v>
+        <v>760</v>
       </c>
     </row>
     <row r="998" spans="1:5">
       <c r="A998">
         <v>997</v>
       </c>
       <c r="B998" t="s">
-        <v>701</v>
+        <v>1531</v>
       </c>
       <c r="C998" t="s">
-        <v>702</v>
+        <v>1532</v>
       </c>
       <c r="D998" t="s">
         <v>7</v>
       </c>
       <c r="E998" t="s">
-        <v>1569</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="999" spans="1:5">
       <c r="A999">
         <v>998</v>
       </c>
       <c r="B999" t="s">
-        <v>1570</v>
+        <v>373</v>
       </c>
       <c r="C999" t="s">
-        <v>1571</v>
+        <v>374</v>
       </c>
       <c r="D999" t="s">
-        <v>375</v>
+        <v>7</v>
       </c>
       <c r="E999" t="s">
-        <v>1572</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="1000" spans="1:5">
       <c r="A1000">
         <v>999</v>
       </c>
       <c r="B1000" t="s">
-        <v>801</v>
+        <v>743</v>
       </c>
       <c r="C1000" t="s">
-        <v>802</v>
+        <v>744</v>
       </c>
       <c r="D1000" t="s">
-        <v>698</v>
+        <v>7</v>
       </c>
       <c r="E1000" t="s">
-        <v>1573</v>
+        <v>742</v>
       </c>
     </row>
     <row r="1001" spans="1:5">
       <c r="A1001">
         <v>1000</v>
       </c>
       <c r="B1001" t="s">
-        <v>692</v>
+        <v>373</v>
       </c>
       <c r="C1001" t="s">
-        <v>693</v>
+        <v>374</v>
       </c>
       <c r="D1001" t="s">
-        <v>375</v>
+        <v>7</v>
       </c>
       <c r="E1001" t="s">
-        <v>1574</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="1002" spans="1:5">
       <c r="A1002">
         <v>1001</v>
       </c>
       <c r="B1002" t="s">
-        <v>801</v>
+        <v>743</v>
       </c>
       <c r="C1002" t="s">
-        <v>802</v>
+        <v>744</v>
       </c>
       <c r="D1002" t="s">
-        <v>375</v>
+        <v>7</v>
       </c>
       <c r="E1002" t="s">
-        <v>1573</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="1003" spans="1:5">
       <c r="A1003">
         <v>1002</v>
       </c>
       <c r="B1003" t="s">
-        <v>731</v>
+        <v>1558</v>
       </c>
       <c r="C1003" t="s">
-        <v>732</v>
+        <v>1559</v>
       </c>
       <c r="D1003" t="s">
-        <v>375</v>
+        <v>7</v>
       </c>
       <c r="E1003" t="s">
-        <v>733</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="1004" spans="1:5">
       <c r="A1004">
         <v>1003</v>
       </c>
       <c r="B1004" t="s">
-        <v>695</v>
+        <v>1426</v>
       </c>
       <c r="C1004" t="s">
-        <v>696</v>
+        <v>1427</v>
       </c>
       <c r="D1004" t="s">
-        <v>375</v>
+        <v>7</v>
       </c>
       <c r="E1004" t="s">
-        <v>1575</v>
+        <v>757</v>
       </c>
     </row>
     <row r="1005" spans="1:5">
       <c r="A1005">
         <v>1004</v>
       </c>
       <c r="B1005" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
       <c r="C1005" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="D1005" t="s">
-        <v>375</v>
+        <v>7</v>
       </c>
       <c r="E1005" t="s">
-        <v>739</v>
+        <v>756</v>
       </c>
     </row>
     <row r="1006" spans="1:5">
       <c r="A1006">
         <v>1005</v>
       </c>
       <c r="B1006" t="s">
-        <v>734</v>
+        <v>1564</v>
       </c>
       <c r="C1006" t="s">
-        <v>735</v>
+        <v>1565</v>
       </c>
       <c r="D1006" t="s">
-        <v>375</v>
+        <v>7</v>
       </c>
       <c r="E1006" t="s">
-        <v>736</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="1007" spans="1:5">
       <c r="A1007">
         <v>1006</v>
       </c>
       <c r="B1007" t="s">
-        <v>1439</v>
+        <v>754</v>
       </c>
       <c r="C1007" t="s">
-        <v>1440</v>
+        <v>755</v>
       </c>
       <c r="D1007" t="s">
-        <v>375</v>
+        <v>7</v>
       </c>
       <c r="E1007" t="s">
-        <v>1441</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="1008" spans="1:5">
       <c r="A1008">
         <v>1007</v>
       </c>
       <c r="B1008" t="s">
-        <v>741</v>
+        <v>302</v>
       </c>
       <c r="C1008" t="s">
-        <v>742</v>
+        <v>303</v>
       </c>
       <c r="D1008" t="s">
-        <v>375</v>
+        <v>722</v>
       </c>
       <c r="E1008" t="s">
-        <v>743</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="1009" spans="1:5">
       <c r="A1009">
         <v>1008</v>
       </c>
       <c r="B1009" t="s">
-        <v>761</v>
+        <v>293</v>
       </c>
       <c r="C1009" t="s">
-        <v>762</v>
+        <v>294</v>
       </c>
       <c r="D1009" t="s">
-        <v>375</v>
+        <v>722</v>
       </c>
       <c r="E1009" t="s">
-        <v>1510</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="1010" spans="1:5">
       <c r="A1010">
         <v>1009</v>
       </c>
       <c r="B1010" t="s">
-        <v>750</v>
+        <v>180</v>
       </c>
       <c r="C1010" t="s">
-        <v>751</v>
+        <v>181</v>
       </c>
       <c r="D1010" t="s">
         <v>375</v>
       </c>
       <c r="E1010" t="s">
-        <v>752</v>
+        <v>819</v>
       </c>
     </row>
     <row r="1011" spans="1:5">
       <c r="A1011">
         <v>1010</v>
       </c>
       <c r="B1011" t="s">
-        <v>750</v>
+        <v>958</v>
       </c>
       <c r="C1011" t="s">
-        <v>751</v>
+        <v>959</v>
       </c>
       <c r="D1011" t="s">
         <v>375</v>
       </c>
       <c r="E1011" t="s">
-        <v>753</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="1012" spans="1:5">
       <c r="A1012">
         <v>1011</v>
       </c>
       <c r="B1012" t="s">
-        <v>744</v>
+        <v>958</v>
       </c>
       <c r="C1012" t="s">
-        <v>745</v>
+        <v>959</v>
       </c>
       <c r="D1012" t="s">
-        <v>375</v>
+        <v>7</v>
       </c>
       <c r="E1012" t="s">
-        <v>746</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="1013" spans="1:5">
       <c r="A1013">
         <v>1012</v>
       </c>
       <c r="B1013" t="s">
-        <v>1576</v>
+        <v>1579</v>
       </c>
       <c r="C1013" t="s">
-        <v>1577</v>
+        <v>349</v>
       </c>
       <c r="D1013" t="s">
-        <v>375</v>
+        <v>1580</v>
       </c>
       <c r="E1013" t="s">
-        <v>1578</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="1014" spans="1:5">
       <c r="A1014">
         <v>1013</v>
       </c>
       <c r="B1014" t="s">
-        <v>1462</v>
+        <v>1582</v>
       </c>
       <c r="C1014" t="s">
-        <v>1463</v>
+        <v>358</v>
       </c>
       <c r="D1014" t="s">
-        <v>7</v>
+        <v>1580</v>
       </c>
       <c r="E1014" t="s">
-        <v>1579</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="1015" spans="1:5">
       <c r="A1015">
         <v>1014</v>
       </c>
       <c r="B1015" t="s">
-        <v>737</v>
+        <v>1584</v>
       </c>
       <c r="C1015" t="s">
-        <v>738</v>
+        <v>366</v>
       </c>
       <c r="D1015" t="s">
-        <v>7</v>
+        <v>1580</v>
       </c>
       <c r="E1015" t="s">
-        <v>767</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="1016" spans="1:5">
       <c r="A1016">
         <v>1015</v>
       </c>
       <c r="B1016" t="s">
-        <v>1544</v>
+        <v>1586</v>
       </c>
       <c r="C1016" t="s">
-        <v>1545</v>
+        <v>378</v>
       </c>
       <c r="D1016" t="s">
-        <v>7</v>
+        <v>1580</v>
       </c>
       <c r="E1016" t="s">
-        <v>1580</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="1017" spans="1:5">
       <c r="A1017">
         <v>1016</v>
       </c>
       <c r="B1017" t="s">
-        <v>373</v>
+        <v>1588</v>
       </c>
       <c r="C1017" t="s">
-        <v>374</v>
+        <v>383</v>
       </c>
       <c r="D1017" t="s">
-        <v>7</v>
+        <v>1580</v>
       </c>
       <c r="E1017" t="s">
-        <v>1581</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="1018" spans="1:5">
       <c r="A1018">
         <v>1017</v>
       </c>
       <c r="B1018" t="s">
-        <v>750</v>
+        <v>1590</v>
       </c>
       <c r="C1018" t="s">
-        <v>751</v>
+        <v>388</v>
       </c>
       <c r="D1018" t="s">
-        <v>7</v>
+        <v>1580</v>
       </c>
       <c r="E1018" t="s">
-        <v>749</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="1019" spans="1:5">
       <c r="A1019">
         <v>1018</v>
       </c>
       <c r="B1019" t="s">
-        <v>373</v>
+        <v>1592</v>
       </c>
       <c r="C1019" t="s">
-        <v>374</v>
+        <v>393</v>
       </c>
       <c r="D1019" t="s">
-        <v>7</v>
+        <v>1580</v>
       </c>
       <c r="E1019" t="s">
-        <v>1582</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="1020" spans="1:5">
       <c r="A1020">
         <v>1019</v>
       </c>
       <c r="B1020" t="s">
-        <v>750</v>
+        <v>473</v>
       </c>
       <c r="C1020" t="s">
-        <v>751</v>
+        <v>474</v>
       </c>
       <c r="D1020" t="s">
-        <v>7</v>
+        <v>1580</v>
       </c>
       <c r="E1020" t="s">
-        <v>1583</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="1021" spans="1:5">
       <c r="A1021">
         <v>1020</v>
       </c>
       <c r="B1021" t="s">
-        <v>1570</v>
+        <v>478</v>
       </c>
       <c r="C1021" t="s">
-        <v>1571</v>
+        <v>479</v>
       </c>
       <c r="D1021" t="s">
-        <v>7</v>
+        <v>1580</v>
       </c>
       <c r="E1021" t="s">
-        <v>1584</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="1022" spans="1:5">
       <c r="A1022">
         <v>1021</v>
       </c>
       <c r="B1022" t="s">
-        <v>1439</v>
+        <v>491</v>
       </c>
       <c r="C1022" t="s">
-        <v>1440</v>
+        <v>492</v>
       </c>
       <c r="D1022" t="s">
-        <v>7</v>
+        <v>1580</v>
       </c>
       <c r="E1022" t="s">
-        <v>764</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="1023" spans="1:5">
       <c r="A1023">
         <v>1022</v>
       </c>
       <c r="B1023" t="s">
-        <v>741</v>
+        <v>499</v>
       </c>
       <c r="C1023" t="s">
-        <v>742</v>
+        <v>500</v>
       </c>
       <c r="D1023" t="s">
-        <v>7</v>
+        <v>1580</v>
       </c>
       <c r="E1023" t="s">
-        <v>763</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="1024" spans="1:5">
       <c r="A1024">
         <v>1023</v>
       </c>
       <c r="B1024" t="s">
-        <v>1576</v>
+        <v>504</v>
       </c>
       <c r="C1024" t="s">
-        <v>1577</v>
+        <v>505</v>
       </c>
       <c r="D1024" t="s">
-        <v>7</v>
+        <v>1580</v>
       </c>
       <c r="E1024" t="s">
-        <v>1585</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="1025" spans="1:5">
       <c r="A1025">
         <v>1024</v>
       </c>
       <c r="B1025" t="s">
-        <v>761</v>
+        <v>1599</v>
       </c>
       <c r="C1025" t="s">
-        <v>762</v>
+        <v>582</v>
       </c>
       <c r="D1025" t="s">
-        <v>7</v>
+        <v>1580</v>
       </c>
       <c r="E1025" t="s">
-        <v>1586</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="1026" spans="1:5">
       <c r="A1026">
         <v>1025</v>
       </c>
       <c r="B1026" t="s">
-        <v>302</v>
+        <v>1601</v>
       </c>
       <c r="C1026" t="s">
-        <v>303</v>
+        <v>587</v>
       </c>
       <c r="D1026" t="s">
-        <v>729</v>
+        <v>1580</v>
       </c>
       <c r="E1026" t="s">
-        <v>1587</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="1027" spans="1:5">
       <c r="A1027">
         <v>1026</v>
       </c>
       <c r="B1027" t="s">
-        <v>293</v>
+        <v>1603</v>
       </c>
       <c r="C1027" t="s">
-        <v>294</v>
+        <v>595</v>
       </c>
       <c r="D1027" t="s">
-        <v>729</v>
+        <v>1580</v>
       </c>
       <c r="E1027" t="s">
-        <v>1588</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="1028" spans="1:5">
       <c r="A1028">
         <v>1027</v>
       </c>
       <c r="B1028" t="s">
-        <v>180</v>
+        <v>1605</v>
       </c>
       <c r="C1028" t="s">
-        <v>181</v>
+        <v>604</v>
       </c>
       <c r="D1028" t="s">
-        <v>375</v>
+        <v>1580</v>
       </c>
       <c r="E1028" t="s">
-        <v>826</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="1029" spans="1:5">
       <c r="A1029">
         <v>1028</v>
       </c>
       <c r="B1029" t="s">
-        <v>977</v>
+        <v>1607</v>
       </c>
       <c r="C1029" t="s">
-        <v>978</v>
+        <v>648</v>
       </c>
       <c r="D1029" t="s">
-        <v>375</v>
+        <v>1580</v>
       </c>
       <c r="E1029" t="s">
-        <v>1589</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="1030" spans="1:5">
       <c r="A1030">
         <v>1029</v>
       </c>
       <c r="B1030" t="s">
-        <v>977</v>
+        <v>653</v>
       </c>
       <c r="C1030" t="s">
-        <v>978</v>
+        <v>654</v>
       </c>
       <c r="D1030" t="s">
-        <v>7</v>
+        <v>1580</v>
       </c>
       <c r="E1030" t="s">
-        <v>1590</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="1031" spans="1:5">
       <c r="A1031">
         <v>1030</v>
       </c>
       <c r="B1031" t="s">
-        <v>1591</v>
+        <v>1610</v>
       </c>
       <c r="C1031" t="s">
-        <v>349</v>
+        <v>660</v>
       </c>
       <c r="D1031" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1031" t="s">
-        <v>1593</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="1032" spans="1:5">
       <c r="A1032">
         <v>1031</v>
       </c>
       <c r="B1032" t="s">
-        <v>1594</v>
+        <v>674</v>
       </c>
       <c r="C1032" t="s">
-        <v>358</v>
+        <v>675</v>
       </c>
       <c r="D1032" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1032" t="s">
-        <v>1595</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="1033" spans="1:5">
       <c r="A1033">
         <v>1032</v>
       </c>
       <c r="B1033" t="s">
-        <v>1596</v>
+        <v>1613</v>
       </c>
       <c r="C1033" t="s">
-        <v>366</v>
+        <v>1103</v>
       </c>
       <c r="D1033" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1033" t="s">
-        <v>1597</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="1034" spans="1:5">
       <c r="A1034">
         <v>1033</v>
       </c>
       <c r="B1034" t="s">
-        <v>1598</v>
+        <v>1615</v>
       </c>
       <c r="C1034" t="s">
-        <v>378</v>
+        <v>1106</v>
       </c>
       <c r="D1034" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1034" t="s">
-        <v>1599</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="1035" spans="1:5">
       <c r="A1035">
         <v>1034</v>
       </c>
       <c r="B1035" t="s">
-        <v>1600</v>
+        <v>1617</v>
       </c>
       <c r="C1035" t="s">
-        <v>383</v>
+        <v>1109</v>
       </c>
       <c r="D1035" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1035" t="s">
-        <v>1601</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="1036" spans="1:5">
       <c r="A1036">
         <v>1035</v>
       </c>
       <c r="B1036" t="s">
-        <v>1602</v>
+        <v>1320</v>
       </c>
       <c r="C1036" t="s">
-        <v>388</v>
+        <v>1321</v>
       </c>
       <c r="D1036" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1036" t="s">
-        <v>1603</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="1037" spans="1:5">
       <c r="A1037">
         <v>1036</v>
       </c>
       <c r="B1037" t="s">
-        <v>1604</v>
+        <v>1323</v>
       </c>
       <c r="C1037" t="s">
-        <v>393</v>
+        <v>1324</v>
       </c>
       <c r="D1037" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1037" t="s">
-        <v>1605</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="1038" spans="1:5">
       <c r="A1038">
         <v>1037</v>
       </c>
       <c r="B1038" t="s">
-        <v>475</v>
+        <v>1326</v>
       </c>
       <c r="C1038" t="s">
-        <v>476</v>
+        <v>1327</v>
       </c>
       <c r="D1038" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1038" t="s">
-        <v>1606</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="1039" spans="1:5">
       <c r="A1039">
         <v>1038</v>
       </c>
       <c r="B1039" t="s">
-        <v>480</v>
+        <v>1329</v>
       </c>
       <c r="C1039" t="s">
-        <v>481</v>
+        <v>1330</v>
       </c>
       <c r="D1039" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1039" t="s">
-        <v>1607</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="1040" spans="1:5">
       <c r="A1040">
         <v>1039</v>
       </c>
       <c r="B1040" t="s">
-        <v>493</v>
+        <v>1332</v>
       </c>
       <c r="C1040" t="s">
-        <v>494</v>
+        <v>1333</v>
       </c>
       <c r="D1040" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1040" t="s">
-        <v>1608</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="1041" spans="1:5">
       <c r="A1041">
         <v>1040</v>
       </c>
       <c r="B1041" t="s">
-        <v>501</v>
+        <v>1624</v>
       </c>
       <c r="C1041" t="s">
-        <v>502</v>
+        <v>1094</v>
       </c>
       <c r="D1041" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1041" t="s">
-        <v>1609</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="1042" spans="1:5">
       <c r="A1042">
         <v>1041</v>
       </c>
       <c r="B1042" t="s">
-        <v>506</v>
+        <v>1096</v>
       </c>
       <c r="C1042" t="s">
-        <v>507</v>
+        <v>1097</v>
       </c>
       <c r="D1042" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1042" t="s">
-        <v>1610</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="1043" spans="1:5">
       <c r="A1043">
         <v>1042</v>
       </c>
       <c r="B1043" t="s">
-        <v>1611</v>
+        <v>1627</v>
       </c>
       <c r="C1043" t="s">
-        <v>584</v>
+        <v>1100</v>
       </c>
       <c r="D1043" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1043" t="s">
-        <v>1612</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="1044" spans="1:5">
       <c r="A1044">
         <v>1043</v>
       </c>
       <c r="B1044" t="s">
-        <v>1613</v>
+        <v>1629</v>
       </c>
       <c r="C1044" t="s">
-        <v>589</v>
+        <v>1112</v>
       </c>
       <c r="D1044" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1044" t="s">
-        <v>1614</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="1045" spans="1:5">
       <c r="A1045">
         <v>1044</v>
       </c>
       <c r="B1045" t="s">
-        <v>1615</v>
+        <v>1631</v>
       </c>
       <c r="C1045" t="s">
-        <v>597</v>
+        <v>1115</v>
       </c>
       <c r="D1045" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1045" t="s">
-        <v>1616</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="1046" spans="1:5">
       <c r="A1046">
         <v>1045</v>
       </c>
       <c r="B1046" t="s">
-        <v>1617</v>
+        <v>1633</v>
       </c>
       <c r="C1046" t="s">
-        <v>606</v>
+        <v>1118</v>
       </c>
       <c r="D1046" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1046" t="s">
-        <v>1618</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="1047" spans="1:5">
       <c r="A1047">
         <v>1046</v>
       </c>
       <c r="B1047" t="s">
-        <v>1619</v>
+        <v>1635</v>
       </c>
       <c r="C1047" t="s">
-        <v>650</v>
+        <v>1121</v>
       </c>
       <c r="D1047" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1047" t="s">
-        <v>1620</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="1048" spans="1:5">
       <c r="A1048">
         <v>1047</v>
       </c>
       <c r="B1048" t="s">
-        <v>655</v>
+        <v>1637</v>
       </c>
       <c r="C1048" t="s">
-        <v>656</v>
+        <v>1124</v>
       </c>
       <c r="D1048" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1048" t="s">
-        <v>1621</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="1049" spans="1:5">
       <c r="A1049">
         <v>1048</v>
       </c>
       <c r="B1049" t="s">
-        <v>1622</v>
+        <v>1639</v>
       </c>
       <c r="C1049" t="s">
-        <v>662</v>
+        <v>1127</v>
       </c>
       <c r="D1049" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1049" t="s">
-        <v>1623</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="1050" spans="1:5">
       <c r="A1050">
         <v>1049</v>
       </c>
       <c r="B1050" t="s">
-        <v>676</v>
+        <v>1641</v>
       </c>
       <c r="C1050" t="s">
-        <v>677</v>
+        <v>1130</v>
       </c>
       <c r="D1050" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1050" t="s">
-        <v>1624</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="1051" spans="1:5">
       <c r="A1051">
         <v>1050</v>
       </c>
       <c r="B1051" t="s">
-        <v>1625</v>
+        <v>1643</v>
       </c>
       <c r="C1051" t="s">
-        <v>1122</v>
+        <v>1172</v>
       </c>
       <c r="D1051" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1051" t="s">
-        <v>1626</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="1052" spans="1:5">
       <c r="A1052">
         <v>1051</v>
       </c>
       <c r="B1052" t="s">
-        <v>1627</v>
+        <v>1645</v>
       </c>
       <c r="C1052" t="s">
-        <v>1125</v>
+        <v>1175</v>
       </c>
       <c r="D1052" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1052" t="s">
-        <v>1628</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="1053" spans="1:5">
       <c r="A1053">
         <v>1052</v>
       </c>
       <c r="B1053" t="s">
-        <v>1629</v>
+        <v>1647</v>
       </c>
       <c r="C1053" t="s">
-        <v>1128</v>
+        <v>1178</v>
       </c>
       <c r="D1053" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1053" t="s">
-        <v>1630</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="1054" spans="1:5">
       <c r="A1054">
         <v>1053</v>
       </c>
       <c r="B1054" t="s">
-        <v>1339</v>
+        <v>1649</v>
       </c>
       <c r="C1054" t="s">
-        <v>1340</v>
+        <v>1181</v>
       </c>
       <c r="D1054" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1054" t="s">
-        <v>1631</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="1055" spans="1:5">
       <c r="A1055">
         <v>1054</v>
       </c>
       <c r="B1055" t="s">
-        <v>1342</v>
+        <v>1651</v>
       </c>
       <c r="C1055" t="s">
-        <v>1343</v>
+        <v>1184</v>
       </c>
       <c r="D1055" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1055" t="s">
-        <v>1632</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="1056" spans="1:5">
       <c r="A1056">
         <v>1055</v>
       </c>
       <c r="B1056" t="s">
-        <v>1345</v>
+        <v>1653</v>
       </c>
       <c r="C1056" t="s">
-        <v>1346</v>
+        <v>1187</v>
       </c>
       <c r="D1056" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1056" t="s">
-        <v>1633</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="1057" spans="1:5">
       <c r="A1057">
         <v>1056</v>
       </c>
       <c r="B1057" t="s">
-        <v>1348</v>
+        <v>1655</v>
       </c>
       <c r="C1057" t="s">
-        <v>1349</v>
+        <v>1190</v>
       </c>
       <c r="D1057" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1057" t="s">
-        <v>1634</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="1058" spans="1:5">
       <c r="A1058">
         <v>1057</v>
       </c>
       <c r="B1058" t="s">
-        <v>1351</v>
+        <v>1657</v>
       </c>
       <c r="C1058" t="s">
-        <v>1352</v>
+        <v>1193</v>
       </c>
       <c r="D1058" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1058" t="s">
-        <v>1635</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="1059" spans="1:5">
       <c r="A1059">
         <v>1058</v>
       </c>
       <c r="B1059" t="s">
-        <v>1636</v>
+        <v>1659</v>
       </c>
       <c r="C1059" t="s">
-        <v>1113</v>
+        <v>1133</v>
       </c>
       <c r="D1059" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1059" t="s">
-        <v>1637</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="1060" spans="1:5">
       <c r="A1060">
         <v>1059</v>
       </c>
       <c r="B1060" t="s">
-        <v>1115</v>
+        <v>1661</v>
       </c>
       <c r="C1060" t="s">
-        <v>1116</v>
+        <v>1136</v>
       </c>
       <c r="D1060" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1060" t="s">
-        <v>1638</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="1061" spans="1:5">
       <c r="A1061">
         <v>1060</v>
       </c>
       <c r="B1061" t="s">
-        <v>1639</v>
+        <v>1663</v>
       </c>
       <c r="C1061" t="s">
-        <v>1119</v>
+        <v>1139</v>
       </c>
       <c r="D1061" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1061" t="s">
-        <v>1640</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="1062" spans="1:5">
       <c r="A1062">
         <v>1061</v>
       </c>
       <c r="B1062" t="s">
-        <v>1641</v>
+        <v>1665</v>
       </c>
       <c r="C1062" t="s">
-        <v>1131</v>
+        <v>1142</v>
       </c>
       <c r="D1062" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1062" t="s">
-        <v>1642</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="1063" spans="1:5">
       <c r="A1063">
         <v>1062</v>
       </c>
       <c r="B1063" t="s">
-        <v>1643</v>
+        <v>1667</v>
       </c>
       <c r="C1063" t="s">
-        <v>1134</v>
+        <v>1145</v>
       </c>
       <c r="D1063" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1063" t="s">
-        <v>1644</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="1064" spans="1:5">
       <c r="A1064">
         <v>1063</v>
       </c>
       <c r="B1064" t="s">
-        <v>1645</v>
+        <v>1669</v>
       </c>
       <c r="C1064" t="s">
-        <v>1137</v>
+        <v>1148</v>
       </c>
       <c r="D1064" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1064" t="s">
-        <v>1646</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="1065" spans="1:5">
       <c r="A1065">
         <v>1064</v>
       </c>
       <c r="B1065" t="s">
-        <v>1647</v>
+        <v>1671</v>
       </c>
       <c r="C1065" t="s">
-        <v>1140</v>
+        <v>1151</v>
       </c>
       <c r="D1065" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1065" t="s">
-        <v>1648</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="1066" spans="1:5">
       <c r="A1066">
         <v>1065</v>
       </c>
       <c r="B1066" t="s">
-        <v>1649</v>
+        <v>1673</v>
       </c>
       <c r="C1066" t="s">
-        <v>1143</v>
+        <v>1154</v>
       </c>
       <c r="D1066" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1066" t="s">
-        <v>1650</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="1067" spans="1:5">
       <c r="A1067">
         <v>1066</v>
       </c>
       <c r="B1067" t="s">
-        <v>1651</v>
+        <v>1675</v>
       </c>
       <c r="C1067" t="s">
-        <v>1146</v>
+        <v>1157</v>
       </c>
       <c r="D1067" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1067" t="s">
-        <v>1652</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="1068" spans="1:5">
       <c r="A1068">
         <v>1067</v>
       </c>
       <c r="B1068" t="s">
-        <v>1653</v>
+        <v>1677</v>
       </c>
       <c r="C1068" t="s">
-        <v>1149</v>
+        <v>1160</v>
       </c>
       <c r="D1068" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1068" t="s">
-        <v>1654</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="1069" spans="1:5">
       <c r="A1069">
         <v>1068</v>
       </c>
       <c r="B1069" t="s">
-        <v>1655</v>
+        <v>1679</v>
       </c>
       <c r="C1069" t="s">
-        <v>1191</v>
+        <v>1163</v>
       </c>
       <c r="D1069" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1069" t="s">
-        <v>1656</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="1070" spans="1:5">
       <c r="A1070">
         <v>1069</v>
       </c>
       <c r="B1070" t="s">
-        <v>1657</v>
+        <v>1681</v>
       </c>
       <c r="C1070" t="s">
-        <v>1194</v>
+        <v>1166</v>
       </c>
       <c r="D1070" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1070" t="s">
-        <v>1658</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1071" spans="1:5">
       <c r="A1071">
         <v>1070</v>
       </c>
       <c r="B1071" t="s">
-        <v>1659</v>
+        <v>1683</v>
       </c>
       <c r="C1071" t="s">
-        <v>1197</v>
+        <v>1169</v>
       </c>
       <c r="D1071" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1071" t="s">
-        <v>1660</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="1072" spans="1:5">
       <c r="A1072">
         <v>1071</v>
       </c>
       <c r="B1072" t="s">
-        <v>1661</v>
+        <v>1685</v>
       </c>
       <c r="C1072" t="s">
-        <v>1200</v>
+        <v>1196</v>
       </c>
       <c r="D1072" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1072" t="s">
-        <v>1662</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="1073" spans="1:5">
       <c r="A1073">
         <v>1072</v>
       </c>
       <c r="B1073" t="s">
-        <v>1663</v>
+        <v>1687</v>
       </c>
       <c r="C1073" t="s">
-        <v>1203</v>
+        <v>1200</v>
       </c>
       <c r="D1073" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1073" t="s">
-        <v>1664</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="1074" spans="1:5">
       <c r="A1074">
         <v>1073</v>
       </c>
       <c r="B1074" t="s">
-        <v>1665</v>
+        <v>1689</v>
       </c>
       <c r="C1074" t="s">
-        <v>1206</v>
+        <v>1204</v>
       </c>
       <c r="D1074" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1074" t="s">
-        <v>1666</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="1075" spans="1:5">
       <c r="A1075">
         <v>1074</v>
       </c>
       <c r="B1075" t="s">
-        <v>1667</v>
+        <v>1691</v>
       </c>
       <c r="C1075" t="s">
-        <v>1209</v>
+        <v>1208</v>
       </c>
       <c r="D1075" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1075" t="s">
-        <v>1668</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="1076" spans="1:5">
       <c r="A1076">
         <v>1075</v>
       </c>
       <c r="B1076" t="s">
-        <v>1669</v>
+        <v>1693</v>
       </c>
       <c r="C1076" t="s">
         <v>1212</v>
       </c>
       <c r="D1076" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1076" t="s">
-        <v>1670</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="1077" spans="1:5">
       <c r="A1077">
         <v>1076</v>
       </c>
       <c r="B1077" t="s">
-        <v>1671</v>
+        <v>1695</v>
       </c>
       <c r="C1077" t="s">
-        <v>1152</v>
+        <v>1216</v>
       </c>
       <c r="D1077" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1077" t="s">
-        <v>1672</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="1078" spans="1:5">
       <c r="A1078">
         <v>1077</v>
       </c>
       <c r="B1078" t="s">
-        <v>1673</v>
+        <v>1697</v>
       </c>
       <c r="C1078" t="s">
-        <v>1155</v>
+        <v>1220</v>
       </c>
       <c r="D1078" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1078" t="s">
-        <v>1674</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="1079" spans="1:5">
       <c r="A1079">
         <v>1078</v>
       </c>
       <c r="B1079" t="s">
-        <v>1675</v>
+        <v>1685</v>
       </c>
       <c r="C1079" t="s">
-        <v>1158</v>
+        <v>1196</v>
       </c>
       <c r="D1079" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1079" t="s">
-        <v>1676</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="1080" spans="1:5">
       <c r="A1080">
         <v>1079</v>
       </c>
       <c r="B1080" t="s">
-        <v>1677</v>
+        <v>1687</v>
       </c>
       <c r="C1080" t="s">
-        <v>1161</v>
+        <v>1200</v>
       </c>
       <c r="D1080" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1080" t="s">
-        <v>1678</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="1081" spans="1:5">
       <c r="A1081">
         <v>1080</v>
       </c>
       <c r="B1081" t="s">
-        <v>1679</v>
+        <v>1689</v>
       </c>
       <c r="C1081" t="s">
-        <v>1164</v>
+        <v>1204</v>
       </c>
       <c r="D1081" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1081" t="s">
-        <v>1680</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="1082" spans="1:5">
       <c r="A1082">
         <v>1081</v>
       </c>
       <c r="B1082" t="s">
-        <v>1681</v>
+        <v>1691</v>
       </c>
       <c r="C1082" t="s">
-        <v>1167</v>
+        <v>1208</v>
       </c>
       <c r="D1082" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1082" t="s">
-        <v>1682</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="1083" spans="1:5">
       <c r="A1083">
         <v>1082</v>
       </c>
       <c r="B1083" t="s">
-        <v>1683</v>
+        <v>1693</v>
       </c>
       <c r="C1083" t="s">
-        <v>1170</v>
+        <v>1212</v>
       </c>
       <c r="D1083" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1083" t="s">
-        <v>1684</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="1084" spans="1:5">
       <c r="A1084">
         <v>1083</v>
       </c>
       <c r="B1084" t="s">
-        <v>1685</v>
+        <v>1695</v>
       </c>
       <c r="C1084" t="s">
-        <v>1173</v>
+        <v>1216</v>
       </c>
       <c r="D1084" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1084" t="s">
-        <v>1686</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="1085" spans="1:5">
       <c r="A1085">
         <v>1084</v>
       </c>
       <c r="B1085" t="s">
-        <v>1687</v>
+        <v>1697</v>
       </c>
       <c r="C1085" t="s">
-        <v>1176</v>
+        <v>1220</v>
       </c>
       <c r="D1085" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1085" t="s">
-        <v>1688</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="1086" spans="1:5">
       <c r="A1086">
         <v>1085</v>
       </c>
       <c r="B1086" t="s">
-        <v>1689</v>
+        <v>1706</v>
       </c>
       <c r="C1086" t="s">
-        <v>1179</v>
+        <v>1707</v>
       </c>
       <c r="D1086" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1086" t="s">
-        <v>1690</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="1087" spans="1:5">
       <c r="A1087">
         <v>1086</v>
       </c>
       <c r="B1087" t="s">
-        <v>1691</v>
+        <v>1709</v>
       </c>
       <c r="C1087" t="s">
-        <v>1182</v>
+        <v>1710</v>
       </c>
       <c r="D1087" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1087" t="s">
-        <v>1692</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="1088" spans="1:5">
       <c r="A1088">
         <v>1087</v>
       </c>
       <c r="B1088" t="s">
-        <v>1693</v>
+        <v>1712</v>
       </c>
       <c r="C1088" t="s">
-        <v>1185</v>
+        <v>1713</v>
       </c>
       <c r="D1088" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1088" t="s">
-        <v>1694</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="1089" spans="1:5">
       <c r="A1089">
         <v>1088</v>
       </c>
       <c r="B1089" t="s">
-        <v>1695</v>
+        <v>1715</v>
       </c>
       <c r="C1089" t="s">
-        <v>1188</v>
+        <v>1716</v>
       </c>
       <c r="D1089" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1089" t="s">
-        <v>1696</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="1090" spans="1:5">
       <c r="A1090">
         <v>1089</v>
       </c>
       <c r="B1090" t="s">
-        <v>1697</v>
+        <v>1718</v>
       </c>
       <c r="C1090" t="s">
-        <v>1215</v>
+        <v>1719</v>
       </c>
       <c r="D1090" t="s">
-        <v>1592</v>
+        <v>1580</v>
       </c>
       <c r="E1090" t="s">
-        <v>1698</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="1091" spans="1:5">
       <c r="A1091">
         <v>1090</v>
       </c>
       <c r="B1091" t="s">
-        <v>1699</v>
+        <v>674</v>
       </c>
       <c r="C1091" t="s">
-        <v>1219</v>
+        <v>675</v>
       </c>
       <c r="D1091" t="s">
-        <v>1592</v>
+        <v>1721</v>
       </c>
       <c r="E1091" t="s">
-        <v>1700</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="1092" spans="1:5">
       <c r="A1092">
         <v>1091</v>
       </c>
       <c r="B1092" t="s">
-        <v>1701</v>
+        <v>674</v>
       </c>
       <c r="C1092" t="s">
-        <v>1223</v>
+        <v>675</v>
       </c>
       <c r="D1092" t="s">
-        <v>1592</v>
+        <v>1721</v>
       </c>
       <c r="E1092" t="s">
-        <v>1702</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="1093" spans="1:5">
       <c r="A1093">
         <v>1092</v>
       </c>
       <c r="B1093" t="s">
-        <v>1703</v>
+        <v>665</v>
       </c>
       <c r="C1093" t="s">
-        <v>1227</v>
+        <v>666</v>
       </c>
       <c r="D1093" t="s">
-        <v>1592</v>
+        <v>1721</v>
       </c>
       <c r="E1093" t="s">
-        <v>1704</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="1094" spans="1:5">
       <c r="A1094">
         <v>1093</v>
       </c>
       <c r="B1094" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="C1094" t="s">
-        <v>1231</v>
+        <v>1707</v>
       </c>
       <c r="D1094" t="s">
-        <v>1592</v>
+        <v>1721</v>
       </c>
       <c r="E1094" t="s">
-        <v>1706</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="1095" spans="1:5">
       <c r="A1095">
         <v>1094</v>
       </c>
       <c r="B1095" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
       <c r="C1095" t="s">
-        <v>1235</v>
+        <v>1710</v>
       </c>
       <c r="D1095" t="s">
-        <v>1592</v>
+        <v>1721</v>
       </c>
       <c r="E1095" t="s">
-        <v>1708</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="1096" spans="1:5">
       <c r="A1096">
         <v>1095</v>
       </c>
       <c r="B1096" t="s">
-        <v>1709</v>
+        <v>1712</v>
       </c>
       <c r="C1096" t="s">
-        <v>1239</v>
+        <v>1713</v>
       </c>
       <c r="D1096" t="s">
-        <v>1592</v>
+        <v>1721</v>
       </c>
       <c r="E1096" t="s">
-        <v>1710</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="1097" spans="1:5">
       <c r="A1097">
         <v>1096</v>
       </c>
       <c r="B1097" t="s">
-        <v>1697</v>
+        <v>1715</v>
       </c>
       <c r="C1097" t="s">
-        <v>1215</v>
+        <v>1716</v>
       </c>
       <c r="D1097" t="s">
-        <v>1592</v>
+        <v>1721</v>
       </c>
       <c r="E1097" t="s">
-        <v>1711</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="1098" spans="1:5">
       <c r="A1098">
         <v>1097</v>
       </c>
       <c r="B1098" t="s">
-        <v>1699</v>
+        <v>1718</v>
       </c>
       <c r="C1098" t="s">
-        <v>1219</v>
+        <v>1719</v>
       </c>
       <c r="D1098" t="s">
-        <v>1592</v>
+        <v>1721</v>
       </c>
       <c r="E1098" t="s">
-        <v>1712</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="1099" spans="1:5">
       <c r="A1099">
         <v>1098</v>
       </c>
       <c r="B1099" t="s">
-        <v>1701</v>
+        <v>1730</v>
       </c>
       <c r="C1099" t="s">
-        <v>1223</v>
+        <v>1731</v>
       </c>
       <c r="D1099" t="s">
-        <v>1592</v>
+        <v>1732</v>
       </c>
       <c r="E1099" t="s">
-        <v>1713</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="1100" spans="1:5">
       <c r="A1100">
         <v>1099</v>
       </c>
       <c r="B1100" t="s">
-        <v>1703</v>
+        <v>1734</v>
       </c>
       <c r="C1100" t="s">
-        <v>1227</v>
+        <v>1735</v>
       </c>
       <c r="D1100" t="s">
-        <v>1592</v>
+        <v>1732</v>
       </c>
       <c r="E1100" t="s">
-        <v>1714</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="1101" spans="1:5">
       <c r="A1101">
         <v>1100</v>
       </c>
       <c r="B1101" t="s">
-        <v>1705</v>
+        <v>1737</v>
       </c>
       <c r="C1101" t="s">
-        <v>1231</v>
+        <v>1738</v>
       </c>
       <c r="D1101" t="s">
-        <v>1592</v>
+        <v>1732</v>
       </c>
       <c r="E1101" t="s">
-        <v>1715</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="1102" spans="1:5">
       <c r="A1102">
         <v>1101</v>
       </c>
       <c r="B1102" t="s">
-        <v>1707</v>
+        <v>1491</v>
       </c>
       <c r="C1102" t="s">
-        <v>1235</v>
+        <v>1492</v>
       </c>
       <c r="D1102" t="s">
-        <v>1592</v>
+        <v>1740</v>
       </c>
       <c r="E1102" t="s">
-        <v>1716</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="1103" spans="1:5">
       <c r="A1103">
         <v>1102</v>
       </c>
       <c r="B1103" t="s">
-        <v>1709</v>
+        <v>1488</v>
       </c>
       <c r="C1103" t="s">
-        <v>1239</v>
+        <v>1489</v>
       </c>
       <c r="D1103" t="s">
-        <v>1592</v>
+        <v>1740</v>
       </c>
       <c r="E1103" t="s">
-        <v>1717</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="1104" spans="1:5">
       <c r="A1104">
         <v>1103</v>
       </c>
       <c r="B1104" t="s">
-        <v>1718</v>
+        <v>167</v>
       </c>
       <c r="C1104" t="s">
-        <v>1719</v>
+        <v>168</v>
       </c>
       <c r="D1104" t="s">
-        <v>1592</v>
+        <v>1740</v>
       </c>
       <c r="E1104" t="s">
-        <v>1720</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="1105" spans="1:5">
       <c r="A1105">
         <v>1104</v>
       </c>
       <c r="B1105" t="s">
-        <v>1721</v>
+        <v>255</v>
       </c>
       <c r="C1105" t="s">
-        <v>1722</v>
+        <v>256</v>
       </c>
       <c r="D1105" t="s">
-        <v>1592</v>
+        <v>514</v>
       </c>
       <c r="E1105" t="s">
-        <v>1723</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="1106" spans="1:5">
       <c r="A1106">
         <v>1105</v>
       </c>
       <c r="B1106" t="s">
-        <v>1724</v>
+        <v>1082</v>
       </c>
       <c r="C1106" t="s">
-        <v>1725</v>
+        <v>1083</v>
       </c>
       <c r="D1106" t="s">
-        <v>1592</v>
+        <v>514</v>
       </c>
       <c r="E1106" t="s">
-        <v>1726</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="1107" spans="1:5">
       <c r="A1107">
         <v>1106</v>
       </c>
       <c r="B1107" t="s">
-        <v>1727</v>
+        <v>1228</v>
       </c>
       <c r="C1107" t="s">
-        <v>1728</v>
+        <v>1229</v>
       </c>
       <c r="D1107" t="s">
-        <v>1592</v>
+        <v>514</v>
       </c>
       <c r="E1107" t="s">
-        <v>1729</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="1108" spans="1:5">
       <c r="A1108">
         <v>1107</v>
       </c>
       <c r="B1108" t="s">
-        <v>1730</v>
+        <v>1528</v>
       </c>
       <c r="C1108" t="s">
-        <v>1731</v>
+        <v>1529</v>
       </c>
       <c r="D1108" t="s">
-        <v>1592</v>
+        <v>514</v>
       </c>
       <c r="E1108" t="s">
-        <v>1732</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="1109" spans="1:5">
       <c r="A1109">
         <v>1108</v>
       </c>
       <c r="B1109" t="s">
-        <v>676</v>
+        <v>1748</v>
       </c>
       <c r="C1109" t="s">
-        <v>677</v>
+        <v>1749</v>
       </c>
       <c r="D1109" t="s">
-        <v>1733</v>
+        <v>514</v>
       </c>
       <c r="E1109" t="s">
-        <v>1734</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="1110" spans="1:5">
       <c r="A1110">
         <v>1109</v>
       </c>
       <c r="B1110" t="s">
-        <v>676</v>
+        <v>665</v>
       </c>
       <c r="C1110" t="s">
-        <v>677</v>
+        <v>666</v>
       </c>
       <c r="D1110" t="s">
-        <v>1733</v>
+        <v>1751</v>
       </c>
       <c r="E1110" t="s">
-        <v>1735</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="1111" spans="1:5">
       <c r="A1111">
         <v>1110</v>
       </c>
       <c r="B1111" t="s">
-        <v>667</v>
+        <v>1706</v>
       </c>
       <c r="C1111" t="s">
-        <v>668</v>
+        <v>1707</v>
       </c>
       <c r="D1111" t="s">
-        <v>1733</v>
+        <v>1751</v>
       </c>
       <c r="E1111" t="s">
-        <v>1736</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="1112" spans="1:5">
       <c r="A1112">
         <v>1111</v>
       </c>
       <c r="B1112" t="s">
-        <v>1718</v>
+        <v>1709</v>
       </c>
       <c r="C1112" t="s">
-        <v>1719</v>
+        <v>1710</v>
       </c>
       <c r="D1112" t="s">
-        <v>1733</v>
+        <v>1751</v>
       </c>
       <c r="E1112" t="s">
-        <v>1737</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="1113" spans="1:5">
       <c r="A1113">
         <v>1112</v>
       </c>
       <c r="B1113" t="s">
-        <v>1721</v>
+        <v>1712</v>
       </c>
       <c r="C1113" t="s">
-        <v>1722</v>
+        <v>1713</v>
       </c>
       <c r="D1113" t="s">
-        <v>1733</v>
+        <v>1751</v>
       </c>
       <c r="E1113" t="s">
-        <v>1738</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="1114" spans="1:5">
       <c r="A1114">
         <v>1113</v>
       </c>
       <c r="B1114" t="s">
-        <v>1724</v>
+        <v>1715</v>
       </c>
       <c r="C1114" t="s">
-        <v>1725</v>
+        <v>1716</v>
       </c>
       <c r="D1114" t="s">
-        <v>1733</v>
+        <v>1751</v>
       </c>
       <c r="E1114" t="s">
-        <v>1739</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="1115" spans="1:5">
       <c r="A1115">
         <v>1114</v>
       </c>
       <c r="B1115" t="s">
-        <v>1727</v>
+        <v>1718</v>
       </c>
       <c r="C1115" t="s">
-        <v>1728</v>
+        <v>1719</v>
       </c>
       <c r="D1115" t="s">
-        <v>1733</v>
+        <v>1751</v>
       </c>
       <c r="E1115" t="s">
-        <v>1740</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="1116" spans="1:5">
       <c r="A1116">
         <v>1115</v>
       </c>
       <c r="B1116" t="s">
-        <v>1730</v>
+        <v>1755</v>
       </c>
       <c r="C1116" t="s">
-        <v>1731</v>
+        <v>171</v>
       </c>
       <c r="D1116" t="s">
-        <v>1733</v>
+        <v>171</v>
       </c>
       <c r="E1116" t="s">
-        <v>1741</v>
+        <v>1756</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>