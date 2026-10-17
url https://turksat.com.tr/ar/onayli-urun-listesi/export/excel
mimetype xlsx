--- v6 (2026-09-06)
+++ v7 (2026-10-17)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Onaylı Ürün Listesi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1761">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1766">
   <si>
     <t>Sıra</t>
   </si>
   <si>
     <t>Malzeme</t>
   </si>
   <si>
     <t>Türksat Kodu</t>
   </si>
   <si>
     <t>Malzeme Sağlayıcı</t>
   </si>
   <si>
     <t>Marka / Model</t>
   </si>
   <si>
     <t>Dahili Koaksiyel RG6 Drop</t>
   </si>
   <si>
     <t>TKS-KAB-17</t>
   </si>
   <si>
     <t>BlueTel Telekom Enerji Sis. San. Tic. A.Ş.</t>
   </si>
   <si>
@@ -5261,84 +5261,99 @@
   <si>
     <t>DTM / DTMPSD20U</t>
   </si>
   <si>
     <t>DTM / DTM24OTP</t>
   </si>
   <si>
     <t>DTM / DTM48OTP</t>
   </si>
   <si>
     <t>DTM / DTM96OTP</t>
   </si>
   <si>
     <t>FTTH PASİF SAHA DOLABI 2U KASET TİPİ OPTİK BÖLÜCÜ SABİTLEME PANELİ</t>
   </si>
   <si>
     <t>TKS-DLP-47</t>
   </si>
   <si>
     <t>DTM / DTM2UOBSP</t>
   </si>
   <si>
     <t>Mikrolink Bilişim San. Tic. A.Ş.</t>
   </si>
   <si>
-    <t>HENGTONG / GJFJH</t>
-[...5 lines deleted...]
-    <t>HENGTONG / GJYXFCH</t>
+    <t>HENGTONG / GJFJH-1B6A2</t>
+  </si>
+  <si>
+    <t>HENGTONG / GJXFH-1B6A2</t>
+  </si>
+  <si>
+    <t>HENGTONG / GJXFH-2B6A2</t>
+  </si>
+  <si>
+    <t>HENGTONG / GJYXFCH-1B6A2</t>
+  </si>
+  <si>
+    <t>HENGTONG / GJYXFCH-2B6A2</t>
+  </si>
+  <si>
+    <t>HENGTONG / GJYXFCH-4B6A2</t>
   </si>
   <si>
     <t>DTM / DTM-12P-FOM-20</t>
   </si>
   <si>
     <t>DTM / DTM-24P-FOM-21</t>
   </si>
   <si>
     <t>DTM / DTM-48P-FOM-22</t>
   </si>
   <si>
     <t>DTM / DTM-72P-FOM-46</t>
   </si>
   <si>
     <t>DTM / DTM-144P-FOM-47</t>
   </si>
   <si>
     <t>DTM / DTM-216P-FOM-24</t>
   </si>
   <si>
     <t>DTM / DTM-288P-FOM-75</t>
   </si>
   <si>
     <t>DTM / DTM-432P-FOM-50</t>
   </si>
   <si>
     <t>DTM / DTM-96P-FOM-23</t>
+  </si>
+  <si>
+    <t>BKtel / ORD 9201-1G2 (Yalnızca ORA 9222 2x2 FN'ler için uygundur)</t>
+  </si>
+  <si>
+    <t>BKtel / OSR 9003-P65-CXX</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -5658,63 +5673,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1123"/>
+  <dimension ref="A1:E1125"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="108.402" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="77.695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
@@ -24557,255 +24572,289 @@
       </c>
       <c r="C1110" t="s">
         <v>1704</v>
       </c>
       <c r="D1110" t="s">
         <v>1748</v>
       </c>
       <c r="E1110" t="s">
         <v>1750</v>
       </c>
     </row>
     <row r="1111" spans="1:5">
       <c r="A1111">
         <v>1110</v>
       </c>
       <c r="B1111" t="s">
         <v>1706</v>
       </c>
       <c r="C1111" t="s">
         <v>1707</v>
       </c>
       <c r="D1111" t="s">
         <v>1748</v>
       </c>
       <c r="E1111" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="1112" spans="1:5">
       <c r="A1112">
         <v>1111</v>
       </c>
       <c r="B1112" t="s">
         <v>1709</v>
       </c>
       <c r="C1112" t="s">
         <v>1710</v>
       </c>
       <c r="D1112" t="s">
         <v>1748</v>
       </c>
       <c r="E1112" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="1113" spans="1:5">
       <c r="A1113">
         <v>1112</v>
       </c>
       <c r="B1113" t="s">
         <v>1712</v>
       </c>
       <c r="C1113" t="s">
         <v>1713</v>
       </c>
       <c r="D1113" t="s">
         <v>1748</v>
       </c>
       <c r="E1113" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="1114" spans="1:5">
       <c r="A1114">
         <v>1113</v>
       </c>
       <c r="B1114" t="s">
         <v>1715</v>
       </c>
       <c r="C1114" t="s">
         <v>1716</v>
       </c>
       <c r="D1114" t="s">
         <v>1748</v>
       </c>
       <c r="E1114" t="s">
-        <v>1751</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="1115" spans="1:5">
       <c r="A1115">
         <v>1114</v>
       </c>
       <c r="B1115" t="s">
         <v>431</v>
       </c>
       <c r="C1115" t="s">
         <v>17</v>
       </c>
       <c r="D1115" t="s">
         <v>514</v>
       </c>
       <c r="E1115" t="s">
-        <v>1752</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="1116" spans="1:5">
       <c r="A1116">
         <v>1115</v>
       </c>
       <c r="B1116" t="s">
         <v>437</v>
       </c>
       <c r="C1116" t="s">
         <v>438</v>
       </c>
       <c r="D1116" t="s">
         <v>514</v>
       </c>
       <c r="E1116" t="s">
-        <v>1753</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="1117" spans="1:5">
       <c r="A1117">
         <v>1116</v>
       </c>
       <c r="B1117" t="s">
         <v>444</v>
       </c>
       <c r="C1117" t="s">
         <v>445</v>
       </c>
       <c r="D1117" t="s">
         <v>514</v>
       </c>
       <c r="E1117" t="s">
-        <v>1754</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="1118" spans="1:5">
       <c r="A1118">
         <v>1117</v>
       </c>
       <c r="B1118" t="s">
         <v>609</v>
       </c>
       <c r="C1118" t="s">
         <v>610</v>
       </c>
       <c r="D1118" t="s">
         <v>514</v>
       </c>
       <c r="E1118" t="s">
-        <v>1755</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="1119" spans="1:5">
       <c r="A1119">
         <v>1118</v>
       </c>
       <c r="B1119" t="s">
         <v>616</v>
       </c>
       <c r="C1119" t="s">
         <v>617</v>
       </c>
       <c r="D1119" t="s">
         <v>514</v>
       </c>
       <c r="E1119" t="s">
-        <v>1756</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="1120" spans="1:5">
       <c r="A1120">
         <v>1119</v>
       </c>
       <c r="B1120" t="s">
         <v>457</v>
       </c>
       <c r="C1120" t="s">
         <v>458</v>
       </c>
       <c r="D1120" t="s">
         <v>514</v>
       </c>
       <c r="E1120" t="s">
-        <v>1757</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="1121" spans="1:5">
       <c r="A1121">
         <v>1120</v>
       </c>
       <c r="B1121" t="s">
         <v>1222</v>
       </c>
       <c r="C1121" t="s">
         <v>1223</v>
       </c>
       <c r="D1121" t="s">
         <v>514</v>
       </c>
       <c r="E1121" t="s">
-        <v>1758</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="1122" spans="1:5">
       <c r="A1122">
         <v>1121</v>
       </c>
       <c r="B1122" t="s">
         <v>20</v>
       </c>
       <c r="C1122" t="s">
         <v>21</v>
       </c>
       <c r="D1122" t="s">
         <v>514</v>
       </c>
       <c r="E1122" t="s">
-        <v>1759</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="1123" spans="1:5">
       <c r="A1123">
         <v>1122</v>
       </c>
       <c r="B1123" t="s">
         <v>451</v>
       </c>
       <c r="C1123" t="s">
         <v>452</v>
       </c>
       <c r="D1123" t="s">
         <v>514</v>
       </c>
       <c r="E1123" t="s">
-        <v>1760</v>
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:5">
+      <c r="A1124">
+        <v>1123</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>873</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>874</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>375</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:5">
+      <c r="A1125">
+        <v>1124</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>899</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>900</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>375</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>1765</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>