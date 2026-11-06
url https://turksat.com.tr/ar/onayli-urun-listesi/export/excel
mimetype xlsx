--- v7 (2026-10-17)
+++ v8 (2026-11-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Onaylı Ürün Listesi" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1766">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1815">
   <si>
     <t>Sıra</t>
   </si>
   <si>
     <t>Malzeme</t>
   </si>
   <si>
     <t>Türksat Kodu</t>
   </si>
   <si>
     <t>Malzeme Sağlayıcı</t>
   </si>
   <si>
     <t>Marka / Model</t>
   </si>
   <si>
     <t>Dahili Koaksiyel RG6 Drop</t>
   </si>
   <si>
     <t>TKS-KAB-17</t>
   </si>
   <si>
     <t>BlueTel Telekom Enerji Sis. San. Tic. A.Ş.</t>
   </si>
   <si>
@@ -5306,54 +5306,201 @@
   <si>
     <t>DTM / DTM-24P-FOM-21</t>
   </si>
   <si>
     <t>DTM / DTM-48P-FOM-22</t>
   </si>
   <si>
     <t>DTM / DTM-72P-FOM-46</t>
   </si>
   <si>
     <t>DTM / DTM-144P-FOM-47</t>
   </si>
   <si>
     <t>DTM / DTM-216P-FOM-24</t>
   </si>
   <si>
     <t>DTM / DTM-288P-FOM-75</t>
   </si>
   <si>
     <t>DTM / DTM-432P-FOM-50</t>
   </si>
   <si>
     <t>DTM / DTM-96P-FOM-23</t>
   </si>
   <si>
-    <t>BKtel / ORD 9201-1G2 (Yalnızca ORA 9222 2x2 FN'ler için uygundur)</t>
-[...2 lines deleted...]
-    <t>BKtel / OSR 9003-P65-CXX</t>
+    <t>BKtel/Kathrein - ORD 9201-1G2 (Yalnızca ORA 9222 2x2 FN'ler için uygundur)</t>
+  </si>
+  <si>
+    <t>BKtel/Kathrein - OSR 9003-P65-CXX (Tüm Kathrein FN'ler için uygundur)</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ SCASCASMSXL15M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ SCASCASMSXL20M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ SCASCASMSXL30M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCALCASMSXL5M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCALCASMSXL10M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCASCASMSXL2M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCASCASMSXL5M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCASCASMSXL10M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCASCASMSXL15M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCASCASMSXL20M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCASCASMSXL30M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCLCSMDXL5M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCLCSMDXL7M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCLCSMDXL10M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCLCSMDXL15M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCLCSMDXL20M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCLCSMDXL25M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCLCSMDXL30M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ SCSCASMSXL1M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ SCSCASMSXL3M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ SCSCASMSXL5M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ SCSCASMSXL10M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ SCSCASMSXL15M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ SCSCASMSXL20M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ SCSCASMSXL25M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ SCSCASMSXL30M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCSCASMDXL3M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCSCASMDXL5M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCSCASMDXL10M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCSCASMDXL15M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCSCASMDXL20M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCSCASMDXL25M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCSCASMDXL30M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCSCSMDXL5M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCSCSMDXL10M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCSCSMDXL15M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCSCSMDXL20M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCSCSMDXL25M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ LCSCSMDXL30M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ 12BSCLCSCSCL5M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ 12BSCLCSCSCL6M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ 12BSCLCSCSCL8M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ 12BSCLCSCSCL10M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ 12BSCLCSCSCL15M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ 12BSCLCSCSCL20M</t>
+  </si>
+  <si>
+    <t>FCT/ FCF/T/ 12BSCLCSCSCL25M</t>
+  </si>
+  <si>
+    <t>2 YOLLU AHTAPOT BÖLÜCÜ</t>
+  </si>
+  <si>
+    <t>TKS-RFP-20</t>
+  </si>
+  <si>
+    <t>TECHNETIX/SP 23.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -5673,63 +5820,63 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1125"/>
+  <dimension ref="A1:E1172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="108.402" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="88.407" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
@@ -24811,50 +24958,849 @@
       <c r="C1124" t="s">
         <v>874</v>
       </c>
       <c r="D1124" t="s">
         <v>375</v>
       </c>
       <c r="E1124" t="s">
         <v>1764</v>
       </c>
     </row>
     <row r="1125" spans="1:5">
       <c r="A1125">
         <v>1124</v>
       </c>
       <c r="B1125" t="s">
         <v>899</v>
       </c>
       <c r="C1125" t="s">
         <v>900</v>
       </c>
       <c r="D1125" t="s">
         <v>375</v>
       </c>
       <c r="E1125" t="s">
         <v>1765</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:5">
+      <c r="A1126">
+        <v>1125</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:5">
+      <c r="A1127">
+        <v>1126</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:5">
+      <c r="A1128">
+        <v>1127</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:5">
+      <c r="A1129">
+        <v>1128</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>1317</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:5">
+      <c r="A1130">
+        <v>1129</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:5">
+      <c r="A1131">
+        <v>1130</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:5">
+      <c r="A1132">
+        <v>1131</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:5">
+      <c r="A1133">
+        <v>1132</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D1133" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:5">
+      <c r="A1134">
+        <v>1133</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D1134" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:5">
+      <c r="A1135">
+        <v>1134</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D1135" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:5">
+      <c r="A1136">
+        <v>1135</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D1136" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:5">
+      <c r="A1137">
+        <v>1136</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>1626</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D1137" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:5">
+      <c r="A1138">
+        <v>1137</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>1112</v>
+      </c>
+      <c r="D1138" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:5">
+      <c r="A1139">
+        <v>1138</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>1115</v>
+      </c>
+      <c r="D1139" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:5">
+      <c r="A1140">
+        <v>1139</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D1140" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:5">
+      <c r="A1141">
+        <v>1140</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D1141" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:5">
+      <c r="A1142">
+        <v>1141</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D1142" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:5">
+      <c r="A1143">
+        <v>1142</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>1127</v>
+      </c>
+      <c r="D1143" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:5">
+      <c r="A1144">
+        <v>1143</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D1144" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:5">
+      <c r="A1145">
+        <v>1144</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D1145" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:5">
+      <c r="A1146">
+        <v>1145</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>1175</v>
+      </c>
+      <c r="D1146" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:5">
+      <c r="A1147">
+        <v>1146</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D1147" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:5">
+      <c r="A1148">
+        <v>1147</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D1148" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:5">
+      <c r="A1149">
+        <v>1148</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D1149" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:5">
+      <c r="A1150">
+        <v>1149</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D1150" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:5">
+      <c r="A1151">
+        <v>1150</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>1190</v>
+      </c>
+      <c r="D1151" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:5">
+      <c r="A1152">
+        <v>1151</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D1152" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:5">
+      <c r="A1153">
+        <v>1152</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D1153" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:5">
+      <c r="A1154">
+        <v>1153</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D1154" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1154" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:5">
+      <c r="A1155">
+        <v>1154</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D1155" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:5">
+      <c r="A1156">
+        <v>1155</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>1142</v>
+      </c>
+      <c r="D1156" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:5">
+      <c r="A1157">
+        <v>1156</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D1157" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:5">
+      <c r="A1158">
+        <v>1157</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D1158" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:5">
+      <c r="A1159">
+        <v>1158</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>1670</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D1159" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:5">
+      <c r="A1160">
+        <v>1159</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D1160" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:5">
+      <c r="A1161">
+        <v>1160</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D1161" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1161" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:5">
+      <c r="A1162">
+        <v>1161</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>1676</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D1162" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:5">
+      <c r="A1163">
+        <v>1162</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D1163" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:5">
+      <c r="A1164">
+        <v>1163</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D1164" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:5">
+      <c r="A1165">
+        <v>1164</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>1193</v>
+      </c>
+      <c r="D1165" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:5">
+      <c r="A1166">
+        <v>1165</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D1166" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:5">
+      <c r="A1167">
+        <v>1166</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D1167" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:5">
+      <c r="A1168">
+        <v>1167</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>1688</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D1168" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:5">
+      <c r="A1169">
+        <v>1168</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D1169" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:5">
+      <c r="A1170">
+        <v>1169</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>1692</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D1170" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1170" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:5">
+      <c r="A1171">
+        <v>1170</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D1171" t="s">
+        <v>262</v>
+      </c>
+      <c r="E1171" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:5">
+      <c r="A1172">
+        <v>1171</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D1172" t="s">
+        <v>7</v>
+      </c>
+      <c r="E1172" t="s">
+        <v>1814</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>